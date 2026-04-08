--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -165,4523 +165,4657 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-based formulations for delivering broad-spectrum nerve agent antidote to the central nervous system: stability, physicochemical characterization and application in a human blood–brain barrier model</w:t>
+                <w:t xml:space="preserve">Hospital-Compounded Birabresib Capsules for NUT Carcinoma: A Quality- and Risk-Based CMC Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Thiberville</w:t>
+                <w:t xml:space="preserve">Maxime Annereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faivre</w:t>
+                <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">Maria Virginia Sánchez-Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
+                <w:t xml:space="preserve">Stéphanie Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Landry</w:t>
+                <w:t xml:space="preserve">Françoise Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 674, pp.125505. </w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11095-026-04081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017548v1</w:t>
+                <w:t xml:space="preserve">hal-05567574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
+                <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiawei Dong</w:t>
+                <w:t xml:space="preserve">Rafal Dutkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Noiray</w:t>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">Rania Benazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
+                <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (5), pp.767-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265108v1</w:t>
+                <w:t xml:space="preserve">hal-05348439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ISC machinery assembles [2Fe–2S] clusters by formation and fusion of [1Fe–1S] precursors</w:t>
+                <w:t xml:space="preserve">Cyclodextrin-based formulations for delivering broad-spectrum nerve agent antidote to the central nervous system: stability, physicochemical characterization and application in a human blood–brain barrier model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+                <w:t xml:space="preserve">Léa Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal Dutkiewicz</w:t>
+                <w:t xml:space="preserve">Vincent Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Want</w:t>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Benazza</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mor-Gautier</w:t>
+                <w:t xml:space="preserve">Christophe Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (5), pp.767-778. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 674, pp.125505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-024-01818-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348439v1</w:t>
+                <w:t xml:space="preserve">hal-05017548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t>
+                <w:t xml:space="preserve">A dual interaction between RSV NS1 and MED25 ACID domain reshapes antiviral responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Augis</w:t>
+                <w:t xml:space="preserve">Célia Ait Mouhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canh Hung Nguyen</w:t>
+                <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ciseran</w:t>
+                <w:t xml:space="preserve">Magali Noiray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">András Wacha</w:t>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+                <w:t xml:space="preserve">Stepanka Nedvedova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1012930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660063v1</w:t>
+                <w:t xml:space="preserve">hal-05265108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nanoparticles based on amphiphilic cyclodextrins for the delivery of active substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingeborg Nerbø Reiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Lukas Førde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Casas-Solvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 651, pp.123723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural transitions in TCTP tumor protein upon binding to the anti-apoptotic protein family member Mcl-1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">Hydrophobic binary mixtures containing amphotericin B as lipophilic solutions for the treatment of cutaneous leishmaniasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Thureau</w:t>
+                <w:t xml:space="preserve">Canh Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Carlier</w:t>
+                <w:t xml:space="preserve">Cécile Ciseran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Lescop</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">András Wacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mercier-Nomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.104830⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 662, pp.124486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208651v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural transitions in TCTP tumor protein upon binding to the anti-apoptotic protein family member Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Martin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 299 (7), pp.104830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbc.2023.104830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239191v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Fuzzy Complex between RSV Nucleoprotein and Phosphoprotein to Optimize an Inhibition Assay by Fluorescence Polarization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions of the M2-1 Protein with RNA and the P Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborha Morissette</w:t>
+                <w:t xml:space="preserve">Cédric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune Hontonnou</w:t>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.569. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24010569⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24 (18), pp.13862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms241813862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012024v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysical Reviews’ “Meet the Editors Series”: a profile of Christina Sizun</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the Fuzzy Complex between RSV Nucleoprotein and Phosphoprotein to Optimize an Inhibition Assay by Fluorescence Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Khodjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborha Morissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortune Hontonnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Checa Ruano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24010569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12551-023-01071-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04256992v1</w:t>
+                <w:t xml:space="preserve">hal-04012024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical Reviews’ “Meet the Editors Series”: a profile of Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Want</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.301-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12551-023-01071-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837292v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Syncytial Virus NS1 Protein Targets the Transactivator Binding Domain of MED25</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron insertion at the assembly site of the ISCU scaffold protein is a conserved process initiating Fe–S cluster biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andressa Peres de Oliveira</w:t>
+                <w:t xml:space="preserve">Batoul Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t>
+                <w:t xml:space="preserve">Maren Hellen Hoock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Monfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Want</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2022.167763⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (38), pp.17496 - 17515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834936v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetramerization of Phosphoprotein Is Essential for Respiratory Syncytial Virus Budding while Its N-Terminal Region Mediates Direct Interactions with the Matrix Protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monika Bajorek</w:t>
+                <w:t xml:space="preserve">Respiratory Syncytial Virus NS1 Protein Targets the Transactivator Binding Domain of MED25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiawei Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Galloux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+                <w:t xml:space="preserve">Vincent Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Or Szekely</w:t>
+                <w:t xml:space="preserve">Maxime Bierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
+                <w:t xml:space="preserve">Andressa Peres de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Vidalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.02217-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 434 (19), pp.167763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2022.167763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635668v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural and Dynamic Analysis of the Partially Disordered Polymerase-Binding Domain in RSV Phosphoprotein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between the nucleoprotein and the phosphoprotein of pneumoviruses: structural insight for rational design of antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Marie Caseau</w:t>
+                <w:t xml:space="preserve">Hortense Decool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
+                <w:t xml:space="preserve">Lorène Gonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Thureaux</w:t>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gallou</w:t>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (12), pp.2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11081225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13122449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321817v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumoviral Phosphoprotein, a Multidomain Adaptor-Like Protein of Apparent Low Structural Complexity and High Conformational Versatility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tetramerization of Phosphoprotein Is Essential for Respiratory Syncytial Virus Budding while Its N-Terminal Region Mediates Direct Interactions with the Matrix Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monika Bajorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Or Szekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041537⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.02217-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319031v1</w:t>
+                <w:t xml:space="preserve">hal-04635668v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the nucleoprotein and the phosphoprotein of pneumoviruses: structural insight for rational design of antivirals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Structural and Dynamic Analysis of the Partially Disordered Polymerase-Binding Domain in RSV Phosphoprotein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13122449⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11081225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520624v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pneumoviral Phosphoprotein, a Multidomain Adaptor-Like Protein of Apparent Low Structural Complexity and High Conformational Versatility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Marie Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885940v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djabir Larkem</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbereau</w:t>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+                <w:t xml:space="preserve">Christine Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (41), pp.14025-14039. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.119391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984242v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiologically relevant reconstitution of iron-sulfur cluster biosynthesis uncovers persulfide-processing functions of ferredoxin-2 and frataxin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabir Larkem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina S Müller</w:t>
+                <w:t xml:space="preserve">Clément Barbereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11470-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (41), pp.14025-14039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276889v1</w:t>
+                <w:t xml:space="preserve">hal-02984242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSV hijacks cellular protein phosphatase 1 to regulate M2-1 phosphorylation and viral transcription</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cardone</w:t>
+                <w:t xml:space="preserve">Physiologically relevant reconstitution of iron-sulfur cluster biosynthesis uncovers persulfide-processing functions of ferredoxin-2 and frataxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gervason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djabir Larkem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Ben Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Botzanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina S Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006920⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.3566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11470-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740353v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress sigma factor of RNA polymerase RpoS/σ S is a solvent-exposed open molecule in solution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">RSV hijacks cellular protein phosphatase 1 to regulate M2-1 phosphorylation and viral transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Raynal</w:t>
+                <w:t xml:space="preserve">Vincent Rincheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20170768⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.e1006920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01685123v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">The stress sigma factor of RNA polymerase RpoS/σ S is a solvent-exposed open molecule in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Brier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Filipenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 475 (1), pp.341 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20170768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605660v1</w:t>
+                <w:t xml:space="preserve">pasteur-01685123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stretch of residues within the protease-resistant core is not necessary for prion structure and infectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (1), pp.25-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19336896.2016.1274851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Bona Fide Mammalian Prions with Internal Deletions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00555-16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (6), pp.2120-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638780v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding interface between the Salmonella σ(S)/RpoS subunit of RNA polymerase and Crl: hints from bacterial species lacking crl.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Generating Bona Fide Mammalian Prions with Internal Deletions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Monteil</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (15), pp.6963-6975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00555-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep13564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01392714v1</w:t>
+                <w:t xml:space="preserve">hal-02638780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment of the ribosome binding domain of E. coli ribosomal protein S1.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Druggable Pocket at the Nucleocapsid/Phosphoprotein Interaction Site of Human Respiratory Syncytial Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Uzan</w:t>
+                <w:t xml:space="preserve">Mohamed Ouizougun-Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bontems</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogdan Tarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (21), pp.11129-11143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01612-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138275v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02546455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Well-Balanced Preexisting Equilibrium Governs Electron Flux Efficiency of a Multidomain Diflavin Reductase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Frances</w:t>
+                <w:t xml:space="preserve">1H, 13C and 15N resonance assignments of σS activating protein Crl from Salmonella enterica serovar Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fataneh Fatemi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Françoise Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.01.032⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.397 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9617-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142871v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01413051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Druggable Pocket at the Nucleocapsid/Phosphoprotein Interaction Site of Human Respiratory Syncytial Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding interface between the Salmonella σ(S)/RpoS subunit of RNA polymerase and Crl: hints from bacterial species lacking crl.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Levi-Acobas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ouizougun-Oubari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Safa Lassoued</w:t>
+                <w:t xml:space="preserve">Véronique Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01612-15⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.13564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02546455v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01392714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N resonance assignments of σS activating protein Crl from Salmonella enterica serovar Typhimurium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+                <w:t xml:space="preserve">Resonance assignment of the ribosome binding domain of E. coli ribosomal protein S1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Norel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.397 - 401. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.107-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01413051v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and low cost uniform (15)N-labeling of proteins expressed in Drosophila S2 cells and Spodoptera frugiperda Sf9 cells for NMR applications.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Well-Balanced Preexisting Equilibrium Governs Electron Flux Efficiency of a Multidomain Diflavin Reductase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Deville</w:t>
+                <w:t xml:space="preserve">Oriane Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A Jeffers</w:t>
+                <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
+                <w:t xml:space="preserve">Denis Pompon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ieva Vasiliauskaite</w:t>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 188 (1), pp.71-78. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108 (6), pp.1527-1536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2014.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077147v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Functional Analysis of the RNA- and Viral Phosphoprotein-Binding Domain of Respiratory Syncytial Virus M2-1 Protein.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust and low cost uniform (15)N-labeling of proteins expressed in Drosophila S2 cells and Spodoptera frugiperda Sf9 cells for NMR applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Meola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
+                <w:t xml:space="preserve">Célia Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Safa Lassoued</w:t>
+                <w:t xml:space="preserve">Scott A Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+                <w:t xml:space="preserve">Pablo Guardado-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Vasiliauskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002734⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 188 (1), pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722058v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR structure of the human Mediator MED25 ACID domain.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure and Functional Analysis of the RNA- and Viral Phosphoprotein-Binding Domain of Respiratory Syncytial Virus M2-1 Protein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Lens</w:t>
+                <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Baert</w:t>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2010.10.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.e1002734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00589014v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C, and 15N resonance assignment of the central domain of hRSV transcription antitermination factor M2-1.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">NMR structure of the human Mediator MED25 ACID domain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12104-011-9308-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 174 (1), pp.245-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2010.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634155v1</w:t>
+                <w:t xml:space="preserve">hal-00589014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S1 ribosomal protein functions in translation initiation and ribonuclease RegB activation are mediated by similar RNA/protein interactions. An NMR and SAXS analysis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">1H, 13C, and 15N resonance assignment of the central domain of hRSV transcription antitermination factor M2-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dubosclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Eléouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.237-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-011-9308-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M707111200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00254022v1</w:t>
+                <w:t xml:space="preserve">hal-00634155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S1 ribosomal protein functions in translation initiation and ribonuclease RegB activation are mediated by similar RNA/protein interactions. An NMR and SAXS analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mareuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caputo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (19), pp.13289-13301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M707111200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00254022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A simple genetic algorithm for the optimization of multidomain protein homology models driven by NMR residual dipolar coupling and small angle X-ray scattering data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.95-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00249-007-0170-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00177279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4691,611 +4825,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disordered, fuzzy and sticky: NMR insights into a viral scaffold protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interaction between RSV NS1 protein, a suppressor of antiviral immunity, and MED25 suggests a role in transcriptional regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494690v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biophysics for Global Health and Sustainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Disordered, fuzzy and sticky: NMR insights into a viral scaffold protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397650v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between RSV NS1 protein, a suppressor of antiviral immunity, and MED25 suggests a role in transcriptional regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biophysics for Global Health and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494604v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-assembly of biomolecular condensate seeds drives RSV replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhanushika Ratnayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Galloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanne Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sourimant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening of Respiratory Syncytial Virus Inclusion Bodies by Cyclopamine Proceeds through Perturbation of the Interactions between the M2-1 Protein, RNA and the P Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Adrien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Risso-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transitions in TCTP tumor protein upon Mcl-1 binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5363,51 +5497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="391945A5"/>
+    <w:nsid w:val="20CBF9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-sizun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-2614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184765625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017548v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiberville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faivre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125505" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-023-01071-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Caseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11081225" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319031v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122449" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01685123v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavaliere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Filipenko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170768" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01392714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nowakowski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13564" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138275v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02546455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouizougun-Oubari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01612-15" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01413051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Norel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9617-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722058v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002734" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dewitte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.10.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69Z74ZX0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9308-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707111200" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00177279v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0170-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJGZS1HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397650v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494604v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-sizun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-2614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184765625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiberville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-023-01071-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Caseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11081225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01685123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavaliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Filipenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170768" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02546455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouizougun-Oubari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01612-15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01413051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Norel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9617-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01392714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nowakowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13564" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dewitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69Z74ZX0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707111200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00177279v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0170-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJGZS1HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>