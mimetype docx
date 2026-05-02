--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2266,338 +2266,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
+                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">Djabir Larkem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cézard</w:t>
+                <w:t xml:space="preserve">Clément Barbereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Solgadi</w:t>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (41), pp.14025-14039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885940v1</w:t>
+                <w:t xml:space="preserve">hal-02984242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djabir Larkem</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbereau</w:t>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
+                <w:t xml:space="preserve">Christine Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 295 (41), pp.14025-14039. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.119391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984242v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically relevant reconstitution of iron-sulfur cluster biosynthesis uncovers persulfide-processing functions of ferredoxin-2 and frataxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabir Larkem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,295 +2936,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01685123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stretch of residues within the protease-resistant core is not necessary for prion structure and infectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1274851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (6), pp.2120-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603861v1</w:t>
+                <w:t xml:space="preserve">hal-01605660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">A stretch of residues within the protease-resistant core is not necessary for prion structure and infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 292 (6), pp.2120-2131. </w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1274851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605660v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Bona Fide Mammalian Prions with Internal Deletions</w:t>
               </w:r>
@@ -3236,77 +3236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moudjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 (15), pp.6963-6975. </w:t>
@@ -5497,51 +5497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20CBF9DA"/>
+    <w:nsid w:val="CCF836F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5728,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-sizun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-2614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184765625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiberville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-023-01071-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Caseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11081225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01685123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavaliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Filipenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170768" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02546455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouizougun-Oubari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01612-15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01413051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Norel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9617-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01392714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nowakowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13564" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dewitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69Z74ZX0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707111200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00177279v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0170-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJGZS1HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-sizun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-2614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184765625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiberville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-023-01071-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Caseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11081225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01685123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavaliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Filipenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170768" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02546455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouizougun-Oubari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01612-15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01413051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Norel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9617-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01392714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nowakowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13564" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dewitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69Z74ZX0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707111200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00177279v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0170-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJGZS1HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>