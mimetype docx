--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -282,51 +282,51 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-026-04081-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2266,338 +2266,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djabir Larkem</w:t>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Barbereau</w:t>
+                <w:t xml:space="preserve">Christine Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Truchet</w:t>
+                <w:t xml:space="preserve">Audrey Solgadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.119391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984242v1</w:t>
+                <w:t xml:space="preserve">hal-02885940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Complexation Studies as the First Step for Repurposing of Chlorpromazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A seven-residue deletion in PrP leads to generation of a spontaneous prion formed from C-terminal C1 fragment of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+                <w:t xml:space="preserve">Djabir Larkem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Landy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christina Sizun</w:t>
+                <w:t xml:space="preserve">Clément Barbereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cézard</w:t>
+                <w:t xml:space="preserve">Angélique Igel-Egalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Solgadi</w:t>
+                <w:t xml:space="preserve">Sandrine Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 584, pp.119391. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (41), pp.14025-14039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA120.014738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885940v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologically relevant reconstitution of iron-sulfur cluster biosynthesis uncovers persulfide-processing functions of ferredoxin-2 and frataxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gervason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djabir Larkem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,295 +2936,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01685123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenna Fix</w:t>
+                <w:t xml:space="preserve">A stretch of residues within the protease-resistant core is not necessary for prion structure and infectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Munoz-Montesino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1274851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605660v1</w:t>
+                <w:t xml:space="preserve">hal-01603861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stretch of residues within the protease-resistant core is not necessary for prion structure and infectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Reine</w:t>
+                <w:t xml:space="preserve">New insights into structural disorder in human respiratory syncytial virus phosphoprotein and implications for binding of protein partners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (1), pp.25-30. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (6), pp.2120-2131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19336896.2016.1274851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.765958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603861v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Bona Fide Mammalian Prions with Internal Deletions</w:t>
               </w:r>
@@ -3236,77 +3236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Munoz Montesino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moudjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Reine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90 (15), pp.6963-6975. </w:t>
@@ -3338,520 +3338,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Druggable Pocket at the Nucleocapsid/Phosphoprotein Interaction Site of Human Respiratory Syncytial Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H, 13C and 15N resonance assignments of σS activating protein Crl from Salmonella enterica serovar Typhimurium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ouizougun-Oubari</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Norel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01612-15⟩</w:t>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (2), pp.397 - 401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12104-015-9617-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02546455v1</w:t>
+                <w:t xml:space="preserve">pasteur-01413051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H, 13C and 15N resonance assignments of σS activating protein Crl from Salmonella enterica serovar Typhimurium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+                <w:t xml:space="preserve">A Druggable Pocket at the Nucleocapsid/Phosphoprotein Interaction Site of Human Respiratory Syncytial Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouizougun-Oubari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Norel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bogdan Tarus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (2), pp.397 - 401. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (21), pp.11129-11143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12104-015-9617-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01612-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01413051v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02546455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding interface between the Salmonella σ(S)/RpoS subunit of RNA polymerase and Crl: hints from bacterial species lacking crl.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+                <w:t xml:space="preserve">Resonance assignment of the ribosome binding domain of E. coli ribosomal protein S1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.107-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01392714v1</w:t>
+                <w:t xml:space="preserve">hal-01138275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance assignment of the ribosome binding domain of E. coli ribosomal protein S1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding interface between the Salmonella σ(S)/RpoS subunit of RNA polymerase and Crl: hints from bacterial species lacking crl.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cavaliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Sizun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giraud</w:t>
+                <w:t xml:space="preserve">Fabienne Levi-Acobas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Créchet</w:t>
+                <w:t xml:space="preserve">Mireille Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Uzan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.13564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep13564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138275v1</w:t>
+                <w:t xml:space="preserve">pasteur-01392714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Well-Balanced Preexisting Equilibrium Governs Electron Flux Efficiency of a Multidomain Diflavin Reductase</w:t>
               </w:r>
@@ -4251,51 +4251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR structure of the human Mediator MED25 ACID domain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Eléouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Sizun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5497,51 +5497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCF836F5"/>
+    <w:nsid w:val="588FA938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5728,51 +5728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-sizun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-2614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184765625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiberville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-023-01071-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Caseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11081225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01685123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavaliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Filipenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170768" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02546455v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouizougun-Oubari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01612-15" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01413051v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Norel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9617-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01392714v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nowakowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13564" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138275v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dewitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69Z74ZX0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707111200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00177279v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0170-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJGZS1HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-sizun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5760-2614" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184765625" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Annereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia S&#225;nchez-Becerra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Duperray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-026-04081-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348439v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gervason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Dutkiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Want" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Benazza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mor-Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-024-01818-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Thiberville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faivre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dehouck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Landry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125505" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ait Mouhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiawei Dong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Noiray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Fix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepanka Nedvedova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012930" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingeborg Nerb&#248; Reiten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Lukas F&#248;rde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Casas-Solvas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123723" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canh Hung Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ciseran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Wacha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124486" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2023.104830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Diot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Adrien Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Risso-Ballester" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241813862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Khodjoyan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborha Morissette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortune Hontonnou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Checa Ruano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24010569" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-023-01071-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Srour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Hellen Hoock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Monfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Basse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Peres de Oliveira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Vidalain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2022.167763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Decool" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Gonnin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13122449" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04635668v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Bajorek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Szekely" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02217-20" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321817v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cardone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Caseau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11081225" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pereira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041537" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885940v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Solgadi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984242v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz-Montesino" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabir Larkem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barbereau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA120.014738" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02276889v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Ben Mansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina S M&#252;ller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11470-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Lassoued" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006920" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01685123v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cavaliere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Brier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Filipenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20170768" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moudjou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Herzog" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Reine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19336896.2016.1274851" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.765958" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638780v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Munoz Montesino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-16" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01413051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Norel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-015-9617-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02546455v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouizougun-Oubari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Tarus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01612-15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cr&#233;chet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Uzan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bontems" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01392714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Levi-Acobas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Nowakowski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep13564" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142871v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Frances" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pompon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.01.032" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Deville" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Jeffers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guardado-Calvo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Vasiliauskaite" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2014.08.002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJBXF0PK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dubosclard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002734" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589014v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Verger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Dewitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Lens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2010.10.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69Z74ZX0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634155v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00254022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Aliprandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caputo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M707111200" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00177279v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lallemand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0170-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJGZS1HR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494604v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155891v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhanushika Ratnayake" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne Boersma" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourimant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>