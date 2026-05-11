--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -259,96 +259,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes modèles, modèles de femmes dans la littérature patriotique durant la Première Guerre mondiale</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Stange-Fayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Modèle, imitation, copie, 1 (62), pp.201-216</w:t>
+              <w:t xml:space="preserve">, 2016, Modèle, imitation, copie, 2 (72), pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865631v1</w:t>
+                <w:t xml:space="preserve">hal-01865632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German an Lichtfreund : die Hyperboreischen Briefe und das preußische Religionsedikt (9.7.1788)</w:t>
               </w:r>
@@ -397,96 +397,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Femmes modèles, modèles de femmes dans la littérature patriotique durant la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Stange-Fayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Modèle, imitation, copie, 2 (72), pp.7-19</w:t>
+              <w:t xml:space="preserve">, 2016, Modèle, imitation, copie, 1 (62), pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865632v1</w:t>
+                <w:t xml:space="preserve">hal-01865631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mascarade de l’anonymat dans le débat ‘public’ au XVIIIe siècle</w:t>
               </w:r>
@@ -1558,345 +1558,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices biographiques sur Alma Mahler-Werfel, Dora Schaul et Gertrud Isolani</w:t>
+                <w:t xml:space="preserve">Die bürgerliche Frauenbewegung an der ‚Heimatfront’. Die Zeitschrift DIE FRAU im Ersten Weltkrieg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Stange-Fayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hélène Leclerc </w:t>
+              <w:t xml:space="preserve">Françoise Lartillot; Ina Ulrike Paul </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Sud-Ouest de la France et les Pyrénées dans la mémoire des pays de langue allemande au XXe siècle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-2-910352-70-7</w:t>
+              <w:t xml:space="preserve">Klassische (Anti-) Kriegsromane nach dem Ersten Weltkrieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang (Zivilisationen und Geschichte)., In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865690v1</w:t>
+                <w:t xml:space="preserve">hal-01865686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die bürgerliche Frauenbewegung an der ‚Heimatfront’. Die Zeitschrift DIE FRAU im Ersten Weltkrieg</w:t>
+                <w:t xml:space="preserve">Eléments utopiques dans la philosophie politique du Vormärz : ‘l’association d’égoïstes’ de Max Stirner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Stange-Fayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Lartillot; Ina Ulrike Paul </w:t>
+              <w:t xml:space="preserve">Marie Christin Bugelnig; Lea Stephan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Klassische (Anti-) Kriegsromane nach dem Ersten Weltkrieg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang (Zivilisationen und Geschichte)., In press</w:t>
+              <w:t xml:space="preserve">Utopies politiques : évaluations concrètes. Visions pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUM, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865686v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments utopiques dans la philosophie politique du Vormärz : ‘l’association d’égoïstes’ de Max Stirner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weibliche Genealogie – 1. und 2. Frauenbewegung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kwaschik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Stange-Fayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Christin Bugelnig; Lea Stephan. </w:t>
+              <w:t xml:space="preserve">Catherine Mazellier-Lajarrige; Ina Ulrike Paul; Christina Stange-Fayos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Utopies politiques : évaluations concrètes. Visions pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUM, A paraître</w:t>
+              <w:t xml:space="preserve">Liens intergénérationnels et mécanismes de transmission / Intergenerationelle Bindungen und Mechanismen der Weitergabe und Übertragung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865689v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibliche Genealogie – 1. und 2. Frauenbewegung</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Notices biographiques sur Alma Mahler-Werfel, Dora Schaul et Gertrud Isolani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Stange-Fayos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Mazellier-Lajarrige; Ina Ulrike Paul; Christina Stange-Fayos. </w:t>
+              <w:t xml:space="preserve">Hélène Leclerc </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens intergénérationnels et mécanismes de transmission / Intergenerationelle Bindungen und Mechanismen der Weitergabe und Übertragung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Le Sud-Ouest de la France et les Pyrénées dans la mémoire des pays de langue allemande au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pérégrinateur </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-910352-70-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865682v1</w:t>
+                <w:t xml:space="preserve">hal-01865690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Einzige und sein Eigentum im politischen und sozialen Kontext des Vormärz</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E17AFDC4"/>
+    <w:nsid w:val="E894DC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3019,51 +3019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-stange-fayos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6146-1930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060358238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stange-Fayos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1110795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01446064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Eschbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jeschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/72667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865690v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865686v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christina-stange-fayos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6146-1930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060358238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Stange-Fayos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865626v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Wimmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazellier-Lajarrige Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Ulrike Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1110795" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01479111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Puschner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01446064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Eschbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jeschke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632690v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/72667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865686v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kwaschik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865690v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leperegrinateurediteur.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865688v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865687v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865650v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865633v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>