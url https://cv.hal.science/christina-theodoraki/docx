--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christina Theodoraki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor, IAE Aix-Marseille Graduate School of Management/ Program Chair ENT Divison (Academy of Management)/ Editor Small Business Economics/ Associate editor Journal of Small Business Management/ Revue internationale PME/ Management & Prospective (Gestion 2000)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Theodoraki is Full professor (HDR) in Entrepreneurship & Strategy at IAE Aix-Marseille University. She is elected Program Chair at the Academy of Management, Entrepreneurship Division. Her PhD was supported by the Labex Entrepreneurship at the University of Montpellier. She defended her HDR (Habilitation to Supervise Research, which is the highest academic qualification that a person can receive and corresponds to the highest level of French diploma) on September 4th, 2023 at IAE Paris Pantheon Sorbonne, entitled Building Entrepreneurial Ecosystems Sustainably (BEES). She is Affiliate professor at the International University of Monaco, Member of the Advisory Board at the Institute for Development Strategies at Indiana University (No. 1 in the best ranking universities in US News & World Report), Research associate at the Chair of Entrepreneurship Territory Innovation (ETI) – IAE Paris-Sorbonne, Business Development Manager at the Entrepreneurial Ecosystem Research Network (EERN), Editor of Small Business Economics, Associate editor of the Journal of Small Business Management, Management & Prospective – Gestion 2000, and Revue internationale PME, and member of the editorial boards of Review of Managerial Science (RMS), Entrepreneurship Research Journal, Journal of Enterprising Communities, Journal of the Knowledge Economy. She also co-leaded the Babson Collaborative research group on entrepreneurial ecosystems and co-supervised 4 PhD/DBA theses. Her teaching areas are Management, Strategy, Business Plan and Entrepreneurial Support. She coordinates the Business Specialization Course on Entrepreneurship. Her areas of research include entrepreneurial ecosystem, entrepreneurial support, and inter-organizational strategies with a focus on business incubators. Her work has been presented at Anglo-Saxon conferences such as: AOM, SMS, RENT, EURAM, ICSB, etc. She has also participated in research entrepreneurial events such as the Babson Doctoral Consortium. Her work is published in Small Business Economics, European Management Review, Journal of Business Research, R&D Management, IEEE TEM, M@n@gement, Journal of Technology Transfer, International Journal of Entrepreneurship and Small Business, Revue Internationale PME, etc. She received the Babson Collaborative Member of the Year 2021 Award; the ICSB’21 Best Policy Paper Award, 2 ICSB’20 Best webinar and Best Article Resiliency Awards and 2 best dissertation awards (AEI’18, AIREPME’18).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ESG-Driven sustainable development: A retrospective review and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Ed-Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Green Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.100326. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.igd.2026.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preincubation practices as sourcing in entrepreneurial ecosystems: A dynamic capability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michaël Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.115829. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guéneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the semiformal organization: A hybrid design for ambidextrous innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115644. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family business background and entrepreneurial intention: A cross-country and cultural factors-based moderated mediation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2025.2517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flashlight to spotlight: Illuminating gray shadows that shape entrepreneurship’s dark sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April J Spivack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Örtenblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Bögenhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01089-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing Entrepreneurial Mindfulness – A Review and Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.11-59. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01135-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental uncertainty and corporate performance: Can R&amp;D investments provide a silver lining to this cloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Magerakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Managerial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11846-025-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint: Exploring the entrepreneurial ecosystem in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Mammadov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.194 - 211. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.414.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Venturing Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of traceability technologies in the sustainable evolution of the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-025-10277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagnating or flourishing? How entrepreneurial support organizations navigate constraints in nascent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Littlewood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1651-1679. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling women-owned entrepreneurial ventures: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrinda Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasna A Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJGE-04-2024-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux en pratique, Cécile Fonrouge, Frédéric Laurin et Josée St-Pierre, Éditions des Presses de l’Université du Québec, 2e trimestre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3-4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation newness shaping venture legitimation strategy choices in the entrepreneurial ecosystem: An empirical analysis based on fsQCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mukiza Kansheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdollah Mohammadparast Tabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis Nwehfor Fubah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251330088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem Typologies for Entrepreneurial Dynamism: A Configurational Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Roshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Chandra Balodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro factors of firm scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.123312. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Urban Ecosystem: An Ethnographic Study of Logistics Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Tarragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jscm.12333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside-out and outside-in: How entrepreneurial ecosystems can build legitimacy through signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2024.2394499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial support organizations in sustainable knowledge-driven ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-024-10117-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the storm: the SME way of tackling the pandemic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagan Deep Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amogh Talan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrinalini Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.221-241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-023-00810-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and entrepreneurial decision-making: the heterogeneity among Italian innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Baroncelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5-6), pp.798-815. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2295959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What restricts SMEs from adopting sophisticated capital budgeting practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Sureka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepraj Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.265-290. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-022-00648-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening the borders of entrepreneurial ecosystem through the international lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.383-406. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-021-09852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of innovation and internationalization support in small‐ and medium‐sized enterprises’ export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pastelakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: The Importance of Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 21 (Hors Série), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs1.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadruple/quintuple helix model in entrepreneurial ecosystems: an institutional perspective on the space case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (4), pp.675-694. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Interorganizational Ambidexterity Through a Nested Entrepreneurial Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.418-429. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3022465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable enterprises in circular entrepreneurial ecosystems: empirical evidence from Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Capitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future: Sustainable and Inclusive Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACERE Australasian Consortium for Entrepreneurship Research Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-tech Startups and Ecosystem Dynamics: Insights from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Livieratos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Tech Conference on Edge Intelligence-ETCEI2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Entrepreneurship: The role of entrepreneurial support organizations for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Deep Tech Startups Orchestrate Ecosystems to Tackle Grand Challenges? The Case of Nature4Nature Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios D Livieratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construisons des écosystèmes entrepreneuriaux durables et inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème CIFEPME 2024 “Vers un contexte permanent de crises pour l’entrepreneuriat et la PME?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Inclusive Entrepreneurial Ecosystem in Tacoma-Seattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Inclusive or Exclusive? Diversity and Inclusion in Entrepreneurial Ecosystems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue in Entrepreneurship Theory and Practice, DTU, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grounded Model of How Refugee Family Businesses Build Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meena Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aftab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2024.13034abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability - Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04214-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities A Guide for Educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2025, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability—Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Elargie : La Méthode de Caractérisation Noov’LR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92, 2016, 978-3-639-48398-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273 - 280, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Part III: Opportunity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.274-286, 2025, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Business Model Canvas (SBMC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.388-397, 2025, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardback Thematic Encyclepedia of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978 1 80037 927 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial ecosystems and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Entrepreneurship and Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.107-112, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319299.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems: Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-14, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre. Une introduction à l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Entrepreneurial Societies Through Entrepreneurial Ecosystems and Business Incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Industrial Organization to Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.467-477, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25237-3_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : et si vous faisiez le pari d’une organisation semi-formelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christina Theodoraki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor, IAE Aix-Marseille Graduate School of Management/ Program Chair ENT Divison (Academy of Management)/ Editor Small Business Economics/ Associate editor Journal of Small Business Management/ Revue internationale PME/ Management & Prospective (Gestion 2000)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Theodoraki is Full professor (HDR) in Entrepreneurship & Strategy at IAE Aix-Marseille University. She is elected Program Chair at the Academy of Management, Entrepreneurship Division. Her PhD was supported by the Labex Entrepreneurship at the University of Montpellier. She defended her HDR (Habilitation to Supervise Research, which is the highest academic qualification that a person can receive and corresponds to the highest level of French diploma) on September 4th, 2023 at IAE Paris Pantheon Sorbonne, entitled Building Entrepreneurial Ecosystems Sustainably (BEES). She is Affiliate professor at the International University of Monaco, Member of the Advisory Board at the Institute for Development Strategies at Indiana University (No. 1 in the best ranking universities in US News & World Report), Research associate at the Chair of Entrepreneurship Territory Innovation (ETI) – IAE Paris-Sorbonne, Business Development Manager at the Entrepreneurial Ecosystem Research Network (EERN), Editor of Small Business Economics, Associate editor of the Journal of Small Business Management, Management & Prospective – Gestion 2000, and Revue internationale PME, and member of the editorial boards of Review of Managerial Science (RMS), Entrepreneurship Research Journal, Journal of Enterprising Communities, Journal of the Knowledge Economy. She also co-leaded the Babson Collaborative research group on entrepreneurial ecosystems and co-supervised 4 PhD/DBA theses. Her teaching areas are Management, Strategy, Business Plan and Entrepreneurial Support. She coordinates the Business Specialization Course on Entrepreneurship. Her areas of research include entrepreneurial ecosystem, entrepreneurial support, and inter-organizational strategies with a focus on business incubators. Her work has been presented at Anglo-Saxon conferences such as: AOM, SMS, RENT, EURAM, ICSB, etc. She has also participated in research entrepreneurial events such as the Babson Doctoral Consortium. Her work is published in Small Business Economics, European Management Review, Journal of Business Research, R&D Management, IEEE TEM, M@n@gement, Journal of Technology Transfer, International Journal of Entrepreneurship and Small Business, Revue Internationale PME, etc. She received the Babson Collaborative Member of the Year 2021 Award; the ICSB’21 Best Policy Paper Award, 2 ICSB’20 Best webinar and Best Article Resiliency Awards and 2 best dissertation awards (AEI’18, AIREPME’18).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ESG-Driven sustainable development: A retrospective review and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Ed-Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Green Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.100326. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.igd.2026.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preincubation practices as sourcing in entrepreneurial ecosystems: A dynamic capability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michaël Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.115829. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flashlight to spotlight: Illuminating gray shadows that shape entrepreneurship’s dark sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April J Spivack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Örtenblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Bögenhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01089-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing Entrepreneurial Mindfulness – A Review and Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.11-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01135-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental uncertainty and corporate performance: Can R&amp;D investments provide a silver lining to this cloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Magerakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Managerial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11846-025-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint: Exploring the entrepreneurial ecosystem in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Mammadov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.194 - 211. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.414.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Venturing Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling women-owned entrepreneurial ventures: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrinda Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasna A Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJGE-04-2024-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagnating or flourishing? How entrepreneurial support organizations navigate constraints in nascent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Littlewood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1651-1679. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of traceability technologies in the sustainable evolution of the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-025-10277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem Typologies for Entrepreneurial Dynamism: A Configurational Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Roshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Chandra Balodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux en pratique, Cécile Fonrouge, Frédéric Laurin et Josée St-Pierre, Éditions des Presses de l’Université du Québec, 2e trimestre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3-4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation newness shaping venture legitimation strategy choices in the entrepreneurial ecosystem: An empirical analysis based on fsQCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mukiza Kansheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdollah Mohammadparast Tabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis Nwehfor Fubah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251330088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guéneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the semiformal organization: A hybrid design for ambidextrous innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115644. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family business background and entrepreneurial intention: A cross-country and cultural factors-based moderated mediation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2025.2517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside-out and outside-in: How entrepreneurial ecosystems can build legitimacy through signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2024.2394499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Urban Ecosystem: An Ethnographic Study of Logistics Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Tarragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jscm.12333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial support organizations in sustainable knowledge-driven ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-024-10117-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro factors of firm scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.123312. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the storm: the SME way of tackling the pandemic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagan Deep Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amogh Talan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrinalini Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.221-241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-023-00810-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and entrepreneurial decision-making: the heterogeneity among Italian innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Baroncelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5-6), pp.798-815. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2295959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening the borders of entrepreneurial ecosystem through the international lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.383-406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-021-09852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What restricts SMEs from adopting sophisticated capital budgeting practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Sureka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepraj Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.265-290. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-022-00648-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: The Importance of Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 21 (Hors Série), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs1.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of innovation and internationalization support in small‐ and medium‐sized enterprises’ export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pastelakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadruple/quintuple helix model in entrepreneurial ecosystems: an institutional perspective on the space case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (4), pp.675-694. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Interorganizational Ambidexterity Through a Nested Entrepreneurial Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.418-429. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3022465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future: Sustainable and Inclusive Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACERE Australasian Consortium for Entrepreneurship Research Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-tech Startups and Ecosystem Dynamics: Insights from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Livieratos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Tech Conference on Edge Intelligence-ETCEI2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Entrepreneurship: The role of entrepreneurial support organizations for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Deep Tech Startups Orchestrate Ecosystems to Tackle Grand Challenges? The Case of Nature4Nature Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios D Livieratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable enterprises in circular entrepreneurial ecosystems: empirical evidence from Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Capitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Inclusive Entrepreneurial Ecosystem in Tacoma-Seattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Inclusive or Exclusive? Diversity and Inclusion in Entrepreneurial Ecosystems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue in Entrepreneurship Theory and Practice, DTU, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grounded Model of How Refugee Family Businesses Build Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meena Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aftab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2024.13034abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construisons des écosystèmes entrepreneuriaux durables et inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème CIFEPME 2024 “Vers un contexte permanent de crises pour l’entrepreneuriat et la PME?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability - Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04214-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2025, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability—Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities A Guide for Educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Elargie : La Méthode de Caractérisation Noov’LR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92, 2016, 978-3-639-48398-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Business Model Canvas (SBMC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.388-397, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardback Thematic Encyclepedia of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978 1 80037 927 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial ecosystems and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Entrepreneurship and Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.107-112, 2025, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319299.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems: Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-14, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre. Une introduction à l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Part III: Opportunity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.274-286, 2025, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273 - 280, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Entrepreneurial Societies Through Entrepreneurial Ecosystems and Business Incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Industrial Organization to Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.467-477, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25237-3_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : et si vous faisiez le pari d’une organisation semi-formelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ed-Dafali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Patel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Adardour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.igd.2026.100326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115829" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou L&#244;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor dos Santos Paulino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115644" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444975v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Zaman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Afzal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2025.2517182" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April J Spivack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Anand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;rtenblad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter B&#246;genhold" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01089-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444560v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kohli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cavallo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lucini-Paioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01135-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Magerakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-025-00923-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Mammadov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.414.0194" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hlady-Rispal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-025-10277-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Negri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ciambotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Littlewood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01042-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Khattar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna A Agarwal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122006ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444990v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mukiza Kansheba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadparast Tabas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavis Nwehfor Fubah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251330088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Roshan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chandra Balodi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475898" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Belitski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123312" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Tarragon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Casteran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jscm.12333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Donaldson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagrasa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2394499" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676738v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Cloitre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-024-10117-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amogh Talan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinalini Srivastava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00810-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baroncelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Santini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2295959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Sureka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepraj Mukherjee" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-022-00648-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-021-09852-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pastelakos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12513" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs1.0075" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Lo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3022465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capitani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minciullo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895075v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467925v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Nianaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Livieratos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468005v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios D Livieratos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Angelakis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892314v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677628v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Chavan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chirico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aftab Alam" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.13034abstract" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdylmenaf Bexheti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veland Ramadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyrije Abazi-Alili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadaf Rexhepi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04214-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890570v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Neck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethlem Boronat-Clavijo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445046v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Baig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Martinez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Godley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04218-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445056v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_14" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445068v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00047" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445018v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319299.00026" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445027v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25237-3_49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ed-Dafali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Patel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Adardour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.igd.2026.100326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115829" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April J Spivack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Anand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;rtenblad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter B&#246;genhold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01089-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kohli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lucini-Paioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01135-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Magerakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-025-00923-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Mammadov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.414.0194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Khattar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna A Agarwal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Negri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ciambotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Littlewood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01042-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hlady-Rispal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-025-10277-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Roshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chandra Balodi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122006ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mukiza Kansheba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadparast Tabas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavis Nwehfor Fubah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251330088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou L&#244;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor dos Santos Paulino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115644" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Zaman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Afzal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2025.2517182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Donaldson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagrasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2394499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Tarragon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Casteran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jscm.12333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Cloitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-024-10117-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Belitski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amogh Talan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinalini Srivastava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00810-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baroncelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Santini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2295959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-021-09852-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Sureka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepraj Mukherjee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-022-00648-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs1.0075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pastelakos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Lo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3022465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Nianaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Livieratos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios D Livieratos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Angelakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capitani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minciullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Chavan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chirico" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aftab Alam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.13034abstract" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdylmenaf Bexheti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veland Ramadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyrije Abazi-Alili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadaf Rexhepi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04214-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Baig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Godley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445061v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Neck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethlem Boronat-Clavijo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04218-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319299.00026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25237-3_49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>