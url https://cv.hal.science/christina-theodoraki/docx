--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christina Theodoraki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor, IAE Aix-Marseille Graduate School of Management/ Program Chair ENT Divison (Academy of Management)/ Editor Small Business Economics/ Associate editor Journal of Small Business Management/ Revue internationale PME/ Management & Prospective (Gestion 2000)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Theodoraki is Full professor (HDR) in Entrepreneurship & Strategy at IAE Aix-Marseille University. She is elected Program Chair at the Academy of Management, Entrepreneurship Division. Her PhD was supported by the Labex Entrepreneurship at the University of Montpellier. She defended her HDR (Habilitation to Supervise Research, which is the highest academic qualification that a person can receive and corresponds to the highest level of French diploma) on September 4th, 2023 at IAE Paris Pantheon Sorbonne, entitled Building Entrepreneurial Ecosystems Sustainably (BEES). She is Affiliate professor at the International University of Monaco, Member of the Advisory Board at the Institute for Development Strategies at Indiana University (No. 1 in the best ranking universities in US News & World Report), Research associate at the Chair of Entrepreneurship Territory Innovation (ETI) – IAE Paris-Sorbonne, Business Development Manager at the Entrepreneurial Ecosystem Research Network (EERN), Editor of Small Business Economics, Associate editor of the Journal of Small Business Management, Management & Prospective – Gestion 2000, and Revue internationale PME, and member of the editorial boards of Review of Managerial Science (RMS), Entrepreneurship Research Journal, Journal of Enterprising Communities, Journal of the Knowledge Economy. She also co-leaded the Babson Collaborative research group on entrepreneurial ecosystems and co-supervised 4 PhD/DBA theses. Her teaching areas are Management, Strategy, Business Plan and Entrepreneurial Support. She coordinates the Business Specialization Course on Entrepreneurship. Her areas of research include entrepreneurial ecosystem, entrepreneurial support, and inter-organizational strategies with a focus on business incubators. Her work has been presented at Anglo-Saxon conferences such as: AOM, SMS, RENT, EURAM, ICSB, etc. She has also participated in research entrepreneurial events such as the Babson Doctoral Consortium. Her work is published in Small Business Economics, European Management Review, Journal of Business Research, R&D Management, IEEE TEM, M@n@gement, Journal of Technology Transfer, International Journal of Entrepreneurship and Small Business, Revue Internationale PME, etc. She received the Babson Collaborative Member of the Year 2021 Award; the ICSB’21 Best Policy Paper Award, 2 ICSB’20 Best webinar and Best Article Resiliency Awards and 2 best dissertation awards (AEI’18, AIREPME’18).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ESG-Driven sustainable development: A retrospective review and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Ed-Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Green Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.100326. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.igd.2026.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preincubation practices as sourcing in entrepreneurial ecosystems: A dynamic capability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michaël Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.115829. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flashlight to spotlight: Illuminating gray shadows that shape entrepreneurship’s dark sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April J Spivack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Örtenblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Bögenhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01089-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing Entrepreneurial Mindfulness – A Review and Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.11-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01135-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental uncertainty and corporate performance: Can R&amp;D investments provide a silver lining to this cloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Magerakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Managerial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11846-025-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint: Exploring the entrepreneurial ecosystem in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Mammadov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.194 - 211. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.414.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Venturing Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling women-owned entrepreneurial ventures: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrinda Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasna A Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJGE-04-2024-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagnating or flourishing? How entrepreneurial support organizations navigate constraints in nascent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Littlewood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1651-1679. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of traceability technologies in the sustainable evolution of the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-025-10277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem Typologies for Entrepreneurial Dynamism: A Configurational Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Roshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Chandra Balodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux en pratique, Cécile Fonrouge, Frédéric Laurin et Josée St-Pierre, Éditions des Presses de l’Université du Québec, 2e trimestre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3-4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation newness shaping venture legitimation strategy choices in the entrepreneurial ecosystem: An empirical analysis based on fsQCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mukiza Kansheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdollah Mohammadparast Tabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis Nwehfor Fubah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251330088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guéneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the semiformal organization: A hybrid design for ambidextrous innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115644. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family business background and entrepreneurial intention: A cross-country and cultural factors-based moderated mediation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2025.2517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside-out and outside-in: How entrepreneurial ecosystems can build legitimacy through signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2024.2394499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Urban Ecosystem: An Ethnographic Study of Logistics Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Tarragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jscm.12333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial support organizations in sustainable knowledge-driven ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-024-10117-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro factors of firm scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.123312. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the storm: the SME way of tackling the pandemic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagan Deep Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amogh Talan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrinalini Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.221-241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-023-00810-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and entrepreneurial decision-making: the heterogeneity among Italian innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Baroncelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5-6), pp.798-815. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2295959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening the borders of entrepreneurial ecosystem through the international lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.383-406. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-021-09852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What restricts SMEs from adopting sophisticated capital budgeting practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Sureka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepraj Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.265-290. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-022-00648-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: The Importance of Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 21 (Hors Série), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs1.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of innovation and internationalization support in small‐ and medium‐sized enterprises’ export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pastelakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadruple/quintuple helix model in entrepreneurial ecosystems: an institutional perspective on the space case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (4), pp.675-694. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Interorganizational Ambidexterity Through a Nested Entrepreneurial Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.418-429. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3022465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future: Sustainable and Inclusive Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACERE Australasian Consortium for Entrepreneurship Research Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-tech Startups and Ecosystem Dynamics: Insights from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Livieratos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Tech Conference on Edge Intelligence-ETCEI2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Entrepreneurship: The role of entrepreneurial support organizations for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Deep Tech Startups Orchestrate Ecosystems to Tackle Grand Challenges? The Case of Nature4Nature Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios D Livieratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable enterprises in circular entrepreneurial ecosystems: empirical evidence from Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Capitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Inclusive Entrepreneurial Ecosystem in Tacoma-Seattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Inclusive or Exclusive? Diversity and Inclusion in Entrepreneurial Ecosystems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue in Entrepreneurship Theory and Practice, DTU, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grounded Model of How Refugee Family Businesses Build Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meena Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aftab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2024.13034abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construisons des écosystèmes entrepreneuriaux durables et inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème CIFEPME 2024 “Vers un contexte permanent de crises pour l’entrepreneuriat et la PME?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability - Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04214-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2025, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability—Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities A Guide for Educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Elargie : La Méthode de Caractérisation Noov’LR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92, 2016, 978-3-639-48398-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Business Model Canvas (SBMC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.388-397, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardback Thematic Encyclepedia of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978 1 80037 927 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial ecosystems and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Entrepreneurship and Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.107-112, 2025, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319299.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems: Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-14, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre. Une introduction à l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Part III: Opportunity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.274-286, 2025, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273 - 280, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Entrepreneurial Societies Through Entrepreneurial Ecosystems and Business Incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Industrial Organization to Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.467-477, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25237-3_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : et si vous faisiez le pari d’une organisation semi-formelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christina Theodoraki </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Full professor, IAE Aix-Marseille Graduate School of Management/ Program Chair ENT Divison (Academy of Management)/ Editor Small Business Economics/ Associate editor Journal of Small Business Management/ Revue internationale PME/ Management & Prospective (Gestion 2000)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Theodoraki is Full professor (HDR) in Entrepreneurship & Strategy at IAE Aix-Marseille University. She is elected Program Chair at the Academy of Management, Entrepreneurship Division. Her PhD was supported by the Labex Entrepreneurship at the University of Montpellier. She defended her HDR (Habilitation to Supervise Research, which is the highest academic qualification that a person can receive and corresponds to the highest level of French diploma) on September 4th, 2023 at IAE Paris Pantheon Sorbonne, entitled Building Entrepreneurial Ecosystems Sustainably (BEES). She is Affiliate professor at the International University of Monaco, Member of the Advisory Board at the Institute for Development Strategies at Indiana University (No. 1 in the best ranking universities in US News & World Report), Research associate at the Chair of Entrepreneurship Territory Innovation (ETI) – IAE Paris-Sorbonne, Business Development Manager at the Entrepreneurial Ecosystem Research Network (EERN), Editor of Small Business Economics, Associate editor of the Journal of Small Business Management, Management & Prospective – Gestion 2000, and Revue internationale PME, and member of the editorial boards of Review of Managerial Science (RMS), Entrepreneurship Research Journal, Journal of Enterprising Communities, Journal of the Knowledge Economy. She also co-leaded the Babson Collaborative research group on entrepreneurial ecosystems and co-supervised 4 PhD/DBA theses. Her teaching areas are Management, Strategy, Business Plan and Entrepreneurial Support. She coordinates the Business Specialization Course on Entrepreneurship. Her areas of research include entrepreneurial ecosystem, entrepreneurial support, and inter-organizational strategies with a focus on business incubators. Her work has been presented at Anglo-Saxon conferences such as: AOM, SMS, RENT, EURAM, ICSB, etc. She has also participated in research entrepreneurial events such as the Babson Doctoral Consortium. Her work is published in Small Business Economics, European Management Review, Journal of Business Research, R&D Management, IEEE TEM, M@n@gement, Journal of Technology Transfer, International Journal of Entrepreneurship and Small Business, Revue Internationale PME, etc. She received the Babson Collaborative Member of the Year 2021 Award; the ICSB’21 Best Policy Paper Award, 2 ICSB’20 Best webinar and Best Article Resiliency Awards and 2 best dissertation awards (AEI’18, AIREPME’18).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ESG-Driven sustainable development: A retrospective review and future research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Ed-Dafali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitesh Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Adardour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Green Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5 (1), pp.100326. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.igd.2026.100326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preincubation practices as sourcing in entrepreneurial ecosystems: A dynamic capability perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Michaël Laviolette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 203, pp.115829. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From flashlight to spotlight: Illuminating gray shadows that shape entrepreneurship’s dark sides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">April J Spivack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Örtenblad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Bögenhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01089-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing Entrepreneurial Mindfulness – A Review and Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kanika Kohli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (3), pp.11-59. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/e.entre.pa.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01135-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental uncertainty and corporate performance: Can R&amp;D investments provide a silver lining to this cloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Magerakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Managerial Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11846-025-00923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewpoint: Exploring the entrepreneurial ecosystem in the Metaverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rauf Mammadov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), pp.194 - 211. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.414.0194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of entrepreneurial ecosystems research: Toward a policy-oriented research agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Wurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferran Giones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Fini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Venturing Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.e00538. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbvi.2025.e00538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stagnating or flourishing? How entrepreneurial support organizations navigate constraints in nascent ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Littlewood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1651-1679. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01042-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling women-owned entrepreneurial ventures: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrinda Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upasna A Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gender and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJGE-04-2024-0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of traceability technologies in the sustainable evolution of the luxury industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-025-10277-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes entrepreneuriaux en pratique, Cécile Fonrouge, Frédéric Laurin et Josée St-Pierre, Éditions des Presses de l’Université du Québec, 2e trimestre 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3-4), pp.211-213. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1122006ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation newness shaping venture legitimation strategy choices in the entrepreneurial ecosystem: An empirical analysis based on fsQCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mukiza Kansheba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdollah Mohammadparast Tabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clavis Nwehfor Fubah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14657503251330088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem Typologies for Entrepreneurial Dynamism: A Configurational Theorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Roshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Chandra Balodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2025.2475898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening entrepreneurial ecosystem black boxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Stam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Bosma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guéneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1535-1545. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01037-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family business background and entrepreneurial intention: A cross-country and cultural factors-based moderated mediation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarfraz Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Afzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-31. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2025.2517182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the semiformal organization: A hybrid design for ambidextrous innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lô</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115644. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2025.115644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Urban Ecosystem: An Ethnographic Study of Logistics Service Providers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo de Tarragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Hlady-Rispal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Casteran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supply Chain Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jscm.12333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inside-out and outside-in: How entrepreneurial ecosystems can build legitimacy through signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Donaldson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Villagrasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00472778.2024.2394499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial support organizations in sustainable knowledge-driven ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-024-10117-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro and macro factors of firm scaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 202, pp.123312. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the storm: the SME way of tackling the pandemic crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gagan Deep Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kraus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amogh Talan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrinalini Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (1), pp.221-241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-023-00810-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience and entrepreneurial decision-making: the heterogeneity among Italian innovative start-ups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Baroncelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (5-6), pp.798-815. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2295959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of innovation and internationalization support in small‐ and medium‐sized enterprises’ export performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Pastelakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening the borders of entrepreneurial ecosystem through the international lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Catanzaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (2), pp.383-406. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10961-021-09852-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04006129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What restricts SMEs from adopting sophisticated capital budgeting practices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riya Sureka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepraj Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (1), pp.265-290. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-022-00648-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Entrepreneurship Research: The Importance of Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vol. 21 (Hors Série), pp.75-87. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.hs1.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quadruple/quintuple helix model in entrepreneurial ecosystems: an institutional perspective on the space case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aveline Cloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (4), pp.675-694. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Interorganizational Ambidexterity Through a Nested Entrepreneurial Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.418-429. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3022465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effectiveness of Incubators’ Co-Opetition Strategy in the Entrepreneurial Ecosystem: Empirical Evidence From France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2020.3034476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A social capital approach to the development of sustainable entrepreneurial ecosystems: an explorative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.153-170. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-017-9924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the entrepreneurial ecosystem in the field of entrepreneurial support: a multi-level approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2017.083847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.027.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écosystème de l'accompagnement entrepreneurial : une approche en termes de coopétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.023.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future: Sustainable and Inclusive Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACERE Australasian Consortium for Entrepreneurship Research Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Melbourne (AUS), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-tech Startups and Ecosystem Dynamics: Insights from France and Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Livieratos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Tech Conference on Edge Intelligence-ETCEI2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a space entrepreneurship industry: The role of entrepreneurial support programs for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Entrepreneurship: The role of entrepreneurial support organizations for startup growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Lucini-Paioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Deep Tech Startups Orchestrate Ecosystems to Tackle Grand Challenges? The Case of Nature4Nature Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios D Livieratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliki Nianaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable enterprises in circular entrepreneurial ecosystems: empirical evidence from Uganda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Capitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Minciullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Ciambotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an Inclusive Entrepreneurial Ecosystem in Tacoma-Seattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Inclusive or Exclusive? Diversity and Inclusion in Entrepreneurial Ecosystems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Special Issue in Entrepreneurship Theory and Practice, DTU, Jun 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grounded Model of How Refugee Family Businesses Build Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meena Chavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chirico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Aftab Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Chicago, France. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5465/AMPROC.2024.13034abstract⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construisons des écosystèmes entrepreneuriaux durables et inclusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème CIFEPME 2024 “Vers un contexte permanent de crises pour l’entrepreneuriat et la PME?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Quebec (Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l'accompagnement entrepreneurial et stratégies coopétitives des incubateurs : Nouveaux défis stratégiques à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème Conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Support Ecosystem and Business Incubator Coopetition Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Management Society (SMS) – Special Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Holistic Approach of Incubator Strategies in the Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management (AOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Capital Approach of University-based Entrepreneurial Support Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENT XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’émergence d’un écosystème de l’accompagnement entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Congrès International francophone en Entrepreneuriat et PME - CIFEPME 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business Incubator Strategy: Towards a Co-opetition Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Conference of International Council for Small Business - ICSB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopétition dans l’écosystème de l’accompagnement entrepreneurial : nouvelle perspective stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AEI/AIREPME - Semaine du Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème de l’accompagnement entrepreneurial : Pour une représentation au cœur de l’écosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Georges Doriot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability - Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2026, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04214-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2025, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Resilience and Sustainability—Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veland Ramadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdylmenaf Bexheti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrije Abazi-Alili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadaf Rexhepi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2025, Springer Proceedings in Business and Economics, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities A Guide for Educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Neck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethlem Boronat-Clavijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation Elargie : La Méthode de Caractérisation Noov’LR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires Européennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.92, 2016, 978-3-639-48398-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Business Model Canvas (SBMC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.388-397, 2025, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial ecosystems and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Entrepreneurship and Digitalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.107-112, 2025, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035319299.00026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David B Audretsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hardback Thematic Encyclepedia of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978 1 80037 927 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystème entrepreneurial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre. Une introduction à l'entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystem and Quadruple Helix: A Sub-ecosystem Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias G Carayannis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Gruyter Handbook of Rural Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.117 - 138, 2025, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110791396-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems: Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-14, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Part III: Opportunity evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Entrepreneurial Mindsets, Ideas, and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.274-286, 2025, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314119.00037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions and Future Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Montoya-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parisa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksim Belitski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Godley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Ecosystems Resource Acquisition, Flow and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.273 - 280, 2025, Contributions to Management Science, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-96169-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubators’ coopetition strategy in the start-up incubation ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Messeghem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Start-Up Incubation Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.224-238, 2020, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788973533.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Entrepreneurial Societies Through Entrepreneurial Ecosystems and Business Incubators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Industrial Organization to Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.467-477, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-25237-3_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : et si vous faisiez le pari d’une organisation semi-formelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor dos Santos Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Theodoraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ed-Dafali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Patel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Adardour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.igd.2026.100326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115829" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April J Spivack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Anand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;rtenblad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter B&#246;genhold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01089-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kohli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lucini-Paioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01135-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Magerakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-025-00923-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Mammadov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.414.0194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444983v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Khattar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna A Agarwal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0119" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Negri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ciambotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Littlewood" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01042-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hlady-Rispal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-025-10277-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Roshan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chandra Balodi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475898" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122006ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mukiza Kansheba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadparast Tabas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavis Nwehfor Fubah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251330088" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou L&#244;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor dos Santos Paulino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115644" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Zaman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Afzal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2025.2517182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713306v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Donaldson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagrasa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2394499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Tarragon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Casteran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jscm.12333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Cloitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-024-10117-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Belitski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amogh Talan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinalini Srivastava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00810-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baroncelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Santini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2295959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-021-09852-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676726v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Sureka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepraj Mukherjee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-022-00648-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676718v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs1.0075" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006125v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pastelakos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Lo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3022465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467925v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Nianaki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Livieratos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios D Livieratos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Angelakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capitani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minciullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Chavan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chirico" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aftab Alam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.13034abstract" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdylmenaf Bexheti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veland Ramadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyrije Abazi-Alili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadaf Rexhepi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04214-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Baig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Godley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445061v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Neck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethlem Boronat-Clavijo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04218-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445041v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445018v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319299.00026" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445027v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25237-3_49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456150v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Ed-Dafali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitesh Patel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Adardour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Theodoraki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.igd.2026.100326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Micha&#235;l Laviolette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115829" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April J Spivack" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Anand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders &#214;rtenblad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter B&#246;genhold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01089-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanika Kohli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.entre.pa.0015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Cavallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Lucini-Paioni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01135-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Magerakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11846-025-00923-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rauf Mammadov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.414.0194" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Hess" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Wurth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Stam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Giones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Fini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbvi.2025.e00538" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Negri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Ciambotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Littlewood" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01042-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrinda Khattar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upasna A Agarwal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJGE-04-2024-0119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hlady-Rispal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-025-10277-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122006ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mukiza Kansheba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdollah Mohammadparast Tabas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavis Nwehfor Fubah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14657503251330088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985140v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Roshan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chandra Balodi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2025.2475898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403606v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Bosma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gu&#233;neau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01037-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarfraz Zaman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Afzal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2025.2517182" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou L&#244;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor dos Santos Paulino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2025.115644" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714543v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Tarragon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Casteran" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jscm.12333" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Donaldson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Villagrasa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00472778.2024.2394499" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Cloitre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-024-10117-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audretsch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksim Belitski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123312" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagan Deep Sharma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kraus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amogh Talan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrinalini Srivastava" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-023-00810-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Baroncelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caputo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Santini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2295959" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Pastelakos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Catanzaro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12513" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006129v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10961-021-09852-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riya Sureka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepraj Mukherjee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-022-00648-z" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.hs1.0075" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676722v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12547" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676710v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Lo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3022465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Messeghem" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2020.3034476" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-017-9924-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2017.083847" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02050874v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.027.0102" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.023.0010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467925v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliki Nianaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Livieratos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios D Livieratos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Angelakis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Capitani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minciullo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892314v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meena Chavan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chirico" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Aftab Alam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2024.13034abstract" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892290v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152885v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089164v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02090031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089285v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089250v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdylmenaf Bexheti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veland Ramadani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyrije Abazi-Alili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadaf Rexhepi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04214-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445046v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Baig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Montoya-Martinez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Godley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445061v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Neck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethlem Boronat-Clavijo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04218-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890570v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ue.com/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00047" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319299.00026" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445041v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Audretsch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445027v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G Carayannis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110791396-007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445050v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314119.00037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445056v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96169-4_14" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788973533.00019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053420v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25237-3_49" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>