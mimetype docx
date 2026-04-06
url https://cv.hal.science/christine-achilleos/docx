--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -713,291 +713,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of pepsin in rennet using a monoclonal antibody-based inhibition ELISA</w:t>
+                <w:t xml:space="preserve">An immunoassay to assess lamb and kid rennets authenticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.51.34611⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454661v1</w:t>
+                <w:t xml:space="preserve">hal-01604894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunoassay to assess lamb and kid rennets authenticity</w:t>
+                <w:t xml:space="preserve">Quantification of pepsin in rennet using a monoclonal antibody-based inhibition ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.251-255. </w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (51), pp.190-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.51.34611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604894v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of qPCR and plate counting for quantifying thermophilic starters in cheese</w:t>
               </w:r>
@@ -1182,64 +1182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1622,51 +1622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Le Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.308-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1764,51 +1764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (8), pp.1437-1442</w:t>
@@ -2086,83 +2086,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the composition of Alpine hightland pasture on the chemical, rheological and sensory properties of cheese</w:t>
+                <w:t xml:space="preserve">Influence of the composition of Alpine highland pasture on the chemical, rheological and sensory properties of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,107 +2183,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696697v1</w:t>
+                <w:t xml:space="preserve">hal-02579070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the composition of Alpine highland pasture on the chemical, rheological and sensory properties of cheese</w:t>
+                <w:t xml:space="preserve">Influence of the composition of Alpine hightland pasture on the chemical, rheological and sensory properties of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579070v1</w:t>
+                <w:t xml:space="preserve">hal-02696697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rhéologique de 12 variétés de fromages à pâte dure ou semi-dure</w:t>
               </w:r>
@@ -2490,238 +2490,238 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quelles dynamiques dans le fromage Comté pendant l'affinage ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of fermentation on the properties of a plant-based cheese formulated with faba bean proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Bouton</w:t>
+                <w:t xml:space="preserve">Alban Fiscarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Buchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Achilleos</w:t>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">20th Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenade (Espagne), Spain. , Book of abstract, pp.P55, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900437v1</w:t>
+                <w:t xml:space="preserve">hal-05575360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quel impact sur les composés d’arôme des fromages Comté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutin Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,314 +2736,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la température de chauffage du caillé sur la dynamique des espèces bactériennes au cours de l'affinage du fromage Comté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quelles dynamiques dans le fromage Comté pendant l'affinage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès national de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900255v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité microbienne et viabilité cellulaire de levains ambiants utilisés en technologie fromagère Comté</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Palme</w:t>
+                <w:t xml:space="preserve">Impact de la température de chauffage du caillé sur la dynamique des espèces bactériennes au cours de l'affinage du fromage Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème colloque du club des Bactéries Lactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">19ème congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129709v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du microbiote de levains ambiants utilisés en fabrication Comté selon la fromagerie et la saison</w:t>
+                <w:t xml:space="preserve">Diversité microbienne et viabilité cellulaire de levains ambiants utilisés en technologie fromagère Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
@@ -3078,464 +3074,589 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès national de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23ème colloque du club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127333v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Munier</w:t>
+                <w:t xml:space="preserve">Variabilité du microbiote de levains ambiants utilisés en fabrication Comté selon la fromagerie et la saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solange Buchin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Micro 2022 "Next generation Challenges in food Microbiology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
+              <w:t xml:space="preserve">17ème congrès national de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130594v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of curd washing on the development of the functional properties of Raclette cheese</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Beuvier</w:t>
+                <w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On line, Canada</w:t>
+              <w:t xml:space="preserve">Food Micro 2022 "Next generation Challenges in food Microbiology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678781v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of lactic acid bacteria based on their reduction kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Dufrene</w:t>
+                <w:t xml:space="preserve">Impacts of curd washing on the development of the functional properties of Raclette cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Paysant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trossat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, on line, Canada</w:t>
+              <w:t xml:space="preserve">, Jun 2021, On line, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678797v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening of lactic acid bacteria based on their reduction kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, on line, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rhéologique de 12 variétés de fromages européens à pâte dure ou semi-dure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3551,51 +3672,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie des matériaux pour les industries agro-alimentaires, cosmétiques et pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Nantes, France. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3605,147 +3726,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Polturat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3755,176 +3876,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage des bactéries lactiques en fonction de leur cinétique de réduction : approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque du Club des Bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3983,73 +4104,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Sep 2011, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of composition and texture on in-mouth sodium release and saltiness perception during consumption of semi-hard cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genica Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4071,701 +4192,701 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. NIZO Dairy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cheese-making and ripening conditions on the rheological and fracture properties of hard cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of different European A.O.P cheese varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Luginbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of rheological properties of Comte cheeses during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between simple uniaxial compression and dynamic compression for rheological cheeses characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic procedure to treat mechanical spectra from simple compression of cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of stress relaxation test to study openness of hard cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Aliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality Of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4775,78 +4896,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'origine, des conditions d'affinage et de leurs interactions sur la qualité finale et la conservabilité du Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4871,127 +4992,127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de survie sous UNIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5059,51 +5180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8837170"/>
+    <w:nsid w:val="E7540D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5290,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-achilleos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6134-371X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258319305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paysant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.51.34611" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.07.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.01.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204434t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Tailhardat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtellemont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Varlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.11.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61SXQN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Antoniou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rohm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696697v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579070v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900437v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beuvier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842152v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594417v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berodier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quivy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pesenti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837226v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aliste" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838830v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-achilleos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6134-371X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258319305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paysant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.51.34611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.01.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204434t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Tailhardat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtellemont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Varlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.11.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61SXQN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Antoniou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rohm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05575360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beuvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841559v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quivy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pesenti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aliste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>