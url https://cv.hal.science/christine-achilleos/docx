--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -5180,51 +5180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7540D55"/>
+    <w:nsid w:val="1F95C00A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>