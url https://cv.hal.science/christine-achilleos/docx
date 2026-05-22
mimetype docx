--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,2198 +315,2332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial composition and viability of natural whey starters used in PDO Comté cheese-making</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Palme</w:t>
+                <w:t xml:space="preserve">Influence of Composition and Texture on In-Mouth Sodium Release and Saltiness During Consumption of Semi-Hard Cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génica Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104521⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (9), pp.1462-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods15091462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289225v1</w:t>
+                <w:t xml:space="preserve">hal-05614811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to assess the sieving time of curd sampled during cheese manufacture to separate curd from whey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+                <w:t xml:space="preserve">Microbial composition and viability of natural whey starters used in PDO Comté cheese-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Palme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1471-0307.12790⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, pp.104521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2024.104521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03676541v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Clostridium tyrobutyricum Strain Cirm BIA 2237, Isolated from Silage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strategy to assess the sieving time of curd sampled during cheese manufacture to separate curd from whey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Munier</w:t>
+                <w:t xml:space="preserve">Benoît Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Licandro-Seraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Achilleos</w:t>
+                <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Yves Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Beuvier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (30), pp.1-2. </w:t>
+              <w:t xml:space="preserve">International Journal of Dairy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (3), pp.606-609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00492-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1471-0307.12790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310653v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03676541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunoassay to assess lamb and kid rennets authenticity</w:t>
+                <w:t xml:space="preserve">Whole-Genome Sequencing and Annotation of Clostridium tyrobutyricum Strain Cirm BIA 2237, Isolated from Silage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+                <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arnould</w:t>
+                <w:t xml:space="preserve">Helene Licandro-Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gavoye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (30), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00492-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604894v1</w:t>
+                <w:t xml:space="preserve">hal-02310653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of pepsin in rennet using a monoclonal antibody-based inhibition ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (51), pp.190-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.273.51.34611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of qPCR and plate counting for quantifying thermophilic starters in cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An immunoassay to assess lamb and kid rennets authenticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2017.01.024⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.251-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606123v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la méthode de quantification sur l’appréciation des niveaux de populations microbiennes dans un produit fermenté</w:t>
+                <w:t xml:space="preserve">Evaluation of qPCR and plate counting for quantifying thermophilic starters in cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.149-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2017.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634955v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of a monoclonal antibody-based inhibition ELISA for the quantification of chymosin in solution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence de la méthode de quantification sur l’appréciation des niveaux de populations microbiennes dans un produit fermenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre - Décembre, pp.32-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209811v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Development and evaluation of a monoclonal antibody-based inhibition ELISA for the quantification of chymosin in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Berthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gavoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.08.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.4799-4804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01209488v1</w:t>
+                <w:t xml:space="preserve">hal-01209811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo sodium release and saltiness perception in solid lipoprotein matrices. 1. Effect of composition and texture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Genica Lawrence</w:t>
+                <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Achilleos</w:t>
+                <w:t xml:space="preserve">Stephane Gavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bérodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Septier</w:t>
+                <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (2), pp.459 - 468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf204434t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01222899v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of surface plasmon resonance biosensor for skin sensitizers studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo sodium release and saltiness perception in solid lipoprotein matrices. 1. Effect of composition and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genica Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Le Varlet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Bérodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.308-318. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (21), pp.5287-5298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf204434t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454080v1</w:t>
+                <w:t xml:space="preserve">hal-01222899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodeposition and Characterization of silane thin films from 3-(aminopropyl)triethoxysilane)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of surface plasmon resonance biosensor for skin sensitizers studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Tailhardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herlem</w:t>
+                <w:t xml:space="preserve">Pascal Courtellemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Segut</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Béatrice Le Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2008.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480613v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du fromage Bastelicaccia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrodeposition and Characterization of silane thin films from 3-(aminopropyl)triethoxysilane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Noël</w:t>
+                <w:t xml:space="preserve">Guillaume Herlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Le Bars</w:t>
+                <w:t xml:space="preserve">Olivier Segut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Carré</w:t>
+                <w:t xml:space="preserve">Alexandros Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lait</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 202 (8), pp.1437-1442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00895358v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterisation of protected denomination of origin (PDO) ewe's milk cheeses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation du fromage Bastelicaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Casalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pirisi</w:t>
+                <w:t xml:space="preserve">Yolande Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (4), pp.529-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696173v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the composition of Alpine highland pasture on the chemical, rheological and sensory properties of cheese</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological characterisation of protected denomination of origin (PDO) ewe's milk cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+                <w:t xml:space="preserve">A. Pirisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bornard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Achilleos</w:t>
+                <w:t xml:space="preserve">D. Jaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rohm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t>
+              <w:t xml:space="preserve">Milchwissenschaft Milk Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55, pp.257-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579070v1</w:t>
+                <w:t xml:space="preserve">hal-02696173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the composition of Alpine hightland pasture on the chemical, rheological and sensory properties of cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse rhéologique de 12 variétés de fromages à pâte dure ou semi-dure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Noël</w:t>
+                <w:t xml:space="preserve">Influence of the composition of Alpine highland pasture on the chemical, rheological and sensory properties of cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 14 (4), pp.568-573</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 66, pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691055v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse rhéologique de 12 variétés de fromages à pâte dure ou semi-dure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 14 (4), pp.568-573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'analyse de fromages par compression uniaxiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 167, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2516,522 +2650,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fermentation on the properties of a plant-based cheese formulated with faba bean proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Fiscarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Food Colloids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Grenade (Espagne), Spain. , Book of abstract, pp.P55, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quel impact sur les composés d’arôme des fromages Comté ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quelles dynamiques dans le fromage Comté pendant l'affinage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Lutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900694v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quelles dynamiques dans le fromage Comté pendant l'affinage ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Levains thermophiles naturels et sélectionnés : quel impact sur les composés d’arôme des fromages Comté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutin Jade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème colloque du club des bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900437v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la température de chauffage du caillé sur la dynamique des espèces bactériennes au cours de l'affinage du fromage Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité microbienne et viabilité cellulaire de levains ambiants utilisés en technologie fromagère Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3090,73 +3224,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème colloque du club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité du microbiote de levains ambiants utilisés en fabrication Comté selon la fromagerie et la saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3215,363 +3349,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès national de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Lactococcus lactis starters with Absorbance Reduction Activity Method (ARAm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro 2022 "Next generation Challenges in food Microbiology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Athènes, Greece. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of curd washing on the development of the functional properties of Raclette cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trossat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, On line, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria based on their reduction kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,133 +3724,133 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDF International Cheese science and Technology Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, on line, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rhéologique de 12 variétés de fromages européens à pâte dure ou semi-dure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhéologie des matériaux pour les industries agro-alimentaires, cosmétiques et pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, Nantes, France. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3726,147 +3860,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la réalisation d'une expérience de métabarcoding ADN à partir d'échantillons de lait ou de fromages à destination des experts et laboratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dugat-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Polturat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delbès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cresciense Lecaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; CERAQ. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3876,1017 +4010,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criblage des bactéries lactiques en fonction de leur cinétique de réduction : approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dufrene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Colloque du Club des Bactéries lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the non-coagulating enzyme fraction of different milk-clotting preparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rolet-Répécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gavoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Cheese Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Sep 2011, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of composition and texture on in-mouth sodium release and saltiness perception during consumption of semi-hard cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genica Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Buchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. NIZO Dairy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Papendal, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cheese-making and ripening conditions on the rheological and fracture properties of hard cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grappin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of different European A.O.P cheese varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Luginbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of rheological properties of Comte cheeses during ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between simple uniaxial compression and dynamic compression for rheological cheeses characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">An automatic procedure to treat mechanical spectra from simple compression of cheeses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jaquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.47</w:t>
+              <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837100v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic procedure to treat mechanical spectra from simple compression of cheeses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Comparison between simple uniaxial compression and dynamic compression for rheological cheeses characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quivy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.49</w:t>
+              <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02835543v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of stress relaxation test to study openness of hard cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Aliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripening and Quality Of Cheeses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Besançon, France. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4896,223 +5030,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'origine, des conditions d'affinage et de leurs interactions sur la qualité finale et la conservabilité du Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Notz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bérodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de survie sous UNIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Achilleos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5180,51 +5314,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F95C00A"/>
+    <w:nsid w:val="ACBD6666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5411,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-achilleos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6134-371X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258319305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289225v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104521" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Delorme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paysant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12790" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.51.34611" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.01.024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204434t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Tailhardat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtellemont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Varlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.11.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61SXQN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480613v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Antoniou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rohm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579070v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05575360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900255v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127333v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678781v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beuvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842152v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837792v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841559v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berodier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quivy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pesenti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aliste" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-achilleos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6134-371X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258319305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dufrene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Palme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2025.111530" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;nica Lawrence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Buchin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods15091462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05289225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104521" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Delorme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Paysant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trossat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pochet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-0307.12790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02310653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Munier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Licandro-Seraut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00492-19" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rolet-R&#233;p&#233;caud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arnould" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gavoye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.51.34611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2017.07.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606123v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2017.01.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00990" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209488v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gavoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Notz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.08.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW21HV2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genica Lawrence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B&#233;rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf204434t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Tailhardat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtellemont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Varlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2008.11.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F61SXQN9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480613v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herlem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Segut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Antoniou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895358v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Casalta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande No&#235;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Bars" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001149" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pirisi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. No&#235;l" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rohm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bornard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05575360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutin Jade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900255v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beuvier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842152v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Polturat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cresciense Lecaud&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grappin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837650v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841559v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berodier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaquier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837100v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quivy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pesenti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Aliste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>