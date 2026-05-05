--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -887,667 +887,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t>
+                <w:t xml:space="preserve">Mimicry can drive convergence in structural and light transmission features of transparent wings in Lepidoptera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gruson</w:t>
+                <w:t xml:space="preserve">Charline Sophie Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Elias</w:t>
+                <w:t xml:space="preserve">Maëlle Vilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan L. Parra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Berthier</w:t>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e69080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.69080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372238v3</w:t>
+                <w:t xml:space="preserve">hal-03510150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wing transparency in butterflies and moths: structural diversity, optical properties, and ecological relevance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of iridescent colours in hummingbird communities results from the interplay between selection for camouflage and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Pairraire</w:t>
+                <w:t xml:space="preserve">Hugo Gruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Barbut</w:t>
+                <w:t xml:space="preserve">Juan L. Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1475⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373086v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry can drive convergence in structural and light transmission features of transparent wings in Lepidoptera</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wing transparency in butterflies and moths: structural diversity, optical properties, and ecological relevance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Vilbert</w:t>
+                <w:t xml:space="preserve">Doris Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Borensztajn</w:t>
+                <w:t xml:space="preserve">Jonathan Pairraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Piron-Prunier</w:t>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e69080. </w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, INSP-E4, 91 (4), pp.e01475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.69080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510150v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Arberet</w:t>
+                <w:t xml:space="preserve">2D macro-XRF to reveal redacted sections of French queen Marie-Antoinette secret correspondence with Swedish count Axel von Fersen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208241v1</w:t>
+                <w:t xml:space="preserve">hal-03376066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D macro-XRF to reveal redacted sections of French queen Marie-Antoinette secret correspondence with Swedish count Axel von Fersen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral characterisation of a traditional Mesoamerican dye: relationship between in situ identification on the 16th century Codex Borbonicus manuscript and composition of Justicia spicigera plant extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Arberet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (40), </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 146 (8), pp.2520-2530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg4266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1AN00113B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376066v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral variability of the optical properties of pictorial layers</w:t>
               </w:r>
@@ -1801,103 +1801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparency improves concealment in cryptically coloured moths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Arias</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doris Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2461,559 +2461,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gruson</w:t>
+                <w:t xml:space="preserve">Macroscopic reflectance spectral imaging to reveal multiple and complementary types of information for the non-invasive study of an entire polychromatic manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomon Kwimang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marianne Elias</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interface Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961448v2</w:t>
+                <w:t xml:space="preserve">hal-02313794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced yellowing of hematite α-Fe2O3 based samples: a XANES and optical spectroscopy investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vergès-Belmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (8), pp.893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-019-0947-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific analysis underpinning the multidisciplinary project “The Leman Album: an Enhanced Facsimile”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivia Horsfall Turner</w:t>
+                <w:t xml:space="preserve">Quantitative characterization of iridescent colours in biological studies: a novel method using optical theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Daney de Marcillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12668-0⟩</w:t>
+              <w:t xml:space="preserve">Interface Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Living light: optics, ecology and design principles of natural photonic structures, 9 (1), pp.20180049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsfs.2018.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521340v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961448v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic reflectance spectral imaging to reveal multiple and complementary types of information for the non-invasive study of an entire polychromatic manuscript</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Michelin</w:t>
+                <w:t xml:space="preserve">Scientific analysis underpinning the multidisciplinary project “The Leman Album: an Enhanced Facsimile”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosarosa Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Burgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomon Kwimang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Andraud</w:t>
+                <w:t xml:space="preserve">Clare Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Goubard</w:t>
+                <w:t xml:space="preserve">Olivia Horsfall Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.1-15. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2018.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/i2019-12668-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313794v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Greek text concealed on the back of unrolled papyrus revealed through shortwave-infrared hyperspectral imaging</w:t>
               </w:r>
@@ -3522,90 +3522,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale investigation by TEM and STEM-EELS of the laser induced yellowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vergès-Belmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3656,103 +3656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fly-ash contribution to Nd:YAG laser yellowing and its mitigation using UV-B light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vergès-Belmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Saheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29, pp.36-42. </w:t>
@@ -3802,51 +3802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(3,4-ethylenedioxythiophene/permethylated β-cyclodextrin) polypseudorotaxane and polyrotaxane: Synthesis, characterization and application as hole transporting materials in perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mira Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3930,274 +3930,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Chromogenic Colour Photographic Print Brand by Fiber Optical Reflectance Spectroscopy and Statistical Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher iridescent-to-pigment optical effect in flowers facilitates learning, memory and generalization in foraging bumblebees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Géraud de Premorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Giurfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2016.02.010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1865), pp.20171097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481203v1</w:t>
+                <w:t xml:space="preserve">hal-05524046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher iridescent-to-pigment optical effect in flowers facilitates learning, memory and generalization in foraging bumblebees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Chromogenic Colour Photographic Print Brand by Fiber Optical Reflectance Spectroscopy and Statistical Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud de Premorel</w:t>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Giurfa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doris Gomez</w:t>
+                <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 284 (1865), pp.20171097. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Journal of Cultural Heritage, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2016.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524046v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-flux model of the light scattering in porous varnish and paint layers: towards understanding the visual appearance of altered blanched easel oil paintings</w:t>
               </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomon Kwimang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goubard Fabrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4447,51 +4447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of goethite to laser-induced stone yellowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vergès-Belmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4594,51 +4594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Mejdoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4992,51 +4992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,51 +5271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical colors in cultural heritage: Surface plasmons in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for the understanding of the optical properties of middle-age nano-cermets: The lustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Reillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8088,51 +8088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Maria Ibele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.142281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ossola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pinna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106098.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malmert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22982" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202200774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pairraire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1475" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sophie Pinna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4266" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Membre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zenatti Fadanelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04196-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Delaval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120446" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laclavetine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Giovannacci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radepont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tourni&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sauvagnargues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0947-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosarosa Manca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Burgio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Button" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Browne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Horsfall Turner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12668-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313794v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Kwimang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.06.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourni&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fleischer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bukreeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav8936" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desbois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Meichanetzoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deschaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidelich St&#233;phane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84S4DTVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2016.02.010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Premorel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Genty-Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Phan van Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1092-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubard Fabrice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00749C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Oliveira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko Swider" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9818-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Mejdoubi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boulenguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cuvelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaudanson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6707-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady El Haber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhalouane Amrani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000305" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.12.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVTSDR01-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCMR82FS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bordier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001406" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.12.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B6P5J3R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.12.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK4T3GDH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340408235526" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340408238069" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01452-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5920SGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082881v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Stout" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01415-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TFKWZCG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/4/5/368" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WDG05GGD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00681-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5VG3VG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Da Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafait" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dakka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/17/316" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.13227" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(97)00072-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNPQQPLT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Peiro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997142" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(94)90374-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6R75FST-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haslund" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hilfer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814503792_0033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Arberet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea-Maria Ibele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Michelin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.142281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361044v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ossola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pottier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Pinna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bougiouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.70110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Ledamoisel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Buatois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mauxion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mcclure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106098.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Malmert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Belhadj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pouyet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/col.22982" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242368v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cooper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Melinge" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maj&#233;rus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchapla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202200774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03510150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Sophie Pinna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Vilbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Borensztajn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Daney de Marcillac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Piron-Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69080" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372238v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gruson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L. Parra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Gomez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pairraire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Arias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1475" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03376066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg4266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208241v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1AN00113B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521306v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Membre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zenatti Fadanelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-020-04196-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Delaval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120446" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13560" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Laclavetine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Giovannacci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radepont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tourni&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3205" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sauvagnargues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.05.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Kwimang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goubard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Godet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verg&#232;s-Belmin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Saheb" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-019-0947-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961448v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsfs.2018.0049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosarosa Manca" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Burgio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Button" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Browne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Horsfall Turner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/i2019-12668-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521324v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourni&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fleischer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bukreeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Palermo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perino" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav8936" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Desbois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimilia Meichanetzoglou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2769" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01954575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gerardin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2018.09.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046332v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Deschaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidelich St&#233;phane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauquelin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2018.08.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colombini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.07.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84S4DTVQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Abdallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tu&#226;n Bui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Theodosopoulou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.06.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524046v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud de Premorel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Giurfa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481203v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2016.02.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523896v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Genty-Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Phan van Song" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-017-1092-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goubard Fabrice" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7AY00749C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298670v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Oliveira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko Swider" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-016-9818-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Mejdoubi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boulenguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.022705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786538v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cuvelier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chaudanson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nitsche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-011-6707-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady El Haber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouhalouane Amrani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000305" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafait" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulenguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Callet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.12.026" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVTSDR01-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236824v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anastasiadou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-008-4803-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QLQHL42F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236838v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.08.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCMR82FS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281540v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bordier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001406" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.12.029" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B6P5J3R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2006.12.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK4T3GDH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Frigerio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1737807" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523667v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrera" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340408235526" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340408238069" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005652v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stout" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002707v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)01452-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5920SGS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082881v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Stout" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004446v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mady Elias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)01415-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TFKWZCG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082883v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Auger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/4/5/368" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WDG05GGD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Da Silva" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00681-X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV5VG3VG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523316v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Da Silva" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lafait" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dakka" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/17/316" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beghdadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.13227" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peiro" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(97)00072-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNPQQPLT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Peiro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997142" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-4371(94)90374-3" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6R75FST-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haslund" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hilfer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814503792_0033" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>