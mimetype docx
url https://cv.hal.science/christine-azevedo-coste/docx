--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2316,295 +2316,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Monitoring Based on Tracheal Sounds: Continuous Time-Frequency Processing of the Phonospirogram Combined with Phonocardiogram-Derived Respiration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of 1-year home training with FES cycling in paraplegia during Covid-19 crisis: case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyue Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Berengère Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Similowski</w:t>
+                <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21010099⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (12), pp.1148-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093720v1</w:t>
+                <w:t xml:space="preserve">hal-03366833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of 1-year home training with FES cycling in paraplegia during Covid-19 crisis: case report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+                <w:t xml:space="preserve">Respiratory Monitoring Based on Tracheal Sounds: Continuous Time-Frequency Processing of the Phonospirogram Combined with Phonocardiogram-Derived Respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengère Raoult</w:t>
+                <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Frey</w:t>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100 (12), pp.1148-1151. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366833v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacral Anterior Root Stimulation (SARS) and Visceral Function Outcomes in Spinal Cord Injury–A Systematic Review of the Literature Over Four Decades</w:t>
               </w:r>
@@ -6719,451 +6719,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01384681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical stimulation to reduce the overload in upper limbs during sitting pivot transfer in paraplegic: a preliminary study</w:t>
+                <w:t xml:space="preserve">Robust Foot Clearance Estimation Based on the Integration of Foot-Mounted IMU Acceleration Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katja Mombaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6223⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.12-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s16010012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01384676v1</w:t>
+                <w:t xml:space="preserve">lirmm-01252732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical stimulation to reduce the overload in upper limbs during sitting pivot transfer in paraplegic: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de Souza Baptista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Special issue : IFESS conference, 26 (4), pp.278-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01384676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Foot Clearance Estimation Based on the Integration of Foot-Mounted IMU Acceleration Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of sensitive electrical stimulation based cueing in Parkinson's disease: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (1), pp.12-25. </w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s16010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2016.6018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01252732v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01379187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of a Stride Length Estimation Algorithm, Using a Single Basic Inertial Sensor on Healthy Subjects and Patients Suffering from Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,295 +7368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+                <w:t xml:space="preserve">Interest of the task of “Stepping in place” in the assessment of freezing in Parkinson's disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
+                <w:t xml:space="preserve">Cindy Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Valentin Begel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.e71-e72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01235810v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the task of “Stepping in place” in the assessment of freezing in Parkinson's disease patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lebrun</w:t>
+                <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Begel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Verna</w:t>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 58, pp.e71-e72. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238411v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01235810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
               </w:r>
@@ -7815,51 +7815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8837,51 +8837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8922,278 +8922,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00951194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanted functional electrical stimulation: case report of a paraplegic patient with complete SCI after 9 years</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-15⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.370-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140100370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00951769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00922705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+                <w:t xml:space="preserve">Implanted functional electrical stimulation: case report of a paraplegic patient with complete SCI after 9 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (1), pp.370-381. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (15), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s140100370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00922705v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00951769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
               </w:r>
@@ -9309,51 +9309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evoked Electromyography-Based Closed-Loop Torque Control in Functional Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9400,77 +9400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental parameter identification of a multi-scale musculoskeletal model controlled by electrical stimulation: application to patients with spinal cord injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10586,64 +10586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12310,51 +12310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Locomotion Control: from Human to Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14344,90 +14344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring phrenic nerve stimulation-induced breathing via tracheal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14465,90 +14465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing detection from tracheal sounds in both temporal and frequency domains in the context of phrenic nerve stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14712,103 +14712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadriceps electrical stimulation to assist sitting pivot transfer by a person with paraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto de Souza Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Notwill, Switzerland</w:t>
@@ -15114,77 +15114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Results and Design Considerations for FES-Assisted Transfer for People with Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15235,51 +15235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach of cycling phases detection to improve FES-pedaling in SCI individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto de Souza Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15352,64 +15352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Transfers in Paraplegia Assisted by Electrical Stimulation and Inertial System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16150,369 +16150,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01384685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary developments towards closed-loop FES-assistance of posture and gait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of inertial sensor fusion algorithms in the context of hemiparetic gait assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Biological and Medical Systems (BMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAMIN INRIA LIRMM, Apr 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01203639v1</w:t>
+                <w:t xml:space="preserve">hal-01589818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of inertial sensor fusion algorithms in the context of hemiparetic gait assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Froger</w:t>
+                <w:t xml:space="preserve">Ergonomics of the control by a quadriplegic of hand functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER 2015 - 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.759-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589818v1</w:t>
+                <w:t xml:space="preserve">lirmm-01276002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics of the control by a quadriplegic of hand functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary developments towards closed-loop FES-assistance of posture and gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER 2015 - 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.759-762, </w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Biological and Medical Systems (BMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany. pp.333-337, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01276002v1</w:t>
+                <w:t xml:space="preserve">lirmm-01203639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex multipolar selective neural stimulation</w:t>
               </w:r>
@@ -16792,51 +16792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle-Deloustal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS: Movement Disorder Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. pp.1133</w:t>
@@ -17142,51 +17142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER: Société Francophone d'Analyse du Mouvement chez l’Enfant et l’Adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Luxembourg, Luxembourg. pp.e382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17211,64 +17211,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear model predictive control of joint ankle by electrical stimulation for drop foot correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17601,51 +17601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1644-1649, </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18068,51 +18068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18353,51 +18353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18539,51 +18539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Predictive Control of Electrically Stimulated Muscle using Biofeedback for Drop Foot Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18637,243 +18637,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00637760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing the Arm Participation in Complete Paraplegic FES-Assisted Sit to Stand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jovana Jovic</w:t>
+                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00644067v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+                <w:t xml:space="preserve">Decreasing the Arm Participation in Complete Paraplegic FES-Assisted Sit to Stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">, Sep 2011, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00617233v1</w:t>
+                <w:t xml:space="preserve">lirmm-00644067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction du pied tombant par stimulation électrique. Vers une adaptation en continu des patrons d'activation.</w:t>
               </w:r>
@@ -19265,51 +19265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque Prediction Based on Evoked EMG in Fatiguing Muscle Toward Advanced Drop Foot Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19891,51 +19891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling CPG-based trajectory generation and Optimal Control to control online bipedal walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20949,90 +20949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Identification of Skeletal Muscle Biomechanical Parameters with Sigma Point Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21865,51 +21865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22573,51 +22573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22875,51 +22875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Parameterised Gaits for Biped Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lydoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22983,51 +22983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving Horizon Control for Biped Robots Without Reference Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23078,51 +23078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande predictive pour la marche d'un robot bipède sous actionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23160,51 +23160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On line Optimal Control for Biped Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24478,51 +24478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25107,51 +25107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 169(S2), Elsevier Masson, pp.A136-A137, 2013, </w:t>
@@ -25202,51 +25202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online CPG-Based Gait Monitoring and Optimal Control of the Ankle Joint for Assisted Walking in Hemiplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Mombaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25486,51 +25486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Musculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Masson, pp.139-144, 2010</w:t>
@@ -25611,51 +25611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maïmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Muscle, Nouveaux Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
@@ -26981,51 +26981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB00397"/>
+    <w:nsid w:val="794DEB48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27212,51 +27212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-azevedo-coste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7379-8004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069528179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05441239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Graffagnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Patte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo-Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2586147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05006131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2482894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165003v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3590453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maggioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-024-01323-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trotobas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Fernandes Bonfim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;lia de Faria Moraes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais Van Petten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3421667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Resende-Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Stefanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3156269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-022-01018-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Lu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010099" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366833v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Raoult" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001898" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00805-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pontier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahara Graf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubigney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10790268.2018.1490098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02121637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina M. Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-020-00676-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02305548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02327424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01737321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01539038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23325" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos R Popovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Mayr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana A Guimaraes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Gutierrez Paredes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Berkelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin Martins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233; Fornusek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bijak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musar&#242;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Carraro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6369" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01338316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Chenu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa C. S. Couto-Paz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6085" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384676v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Lopes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ochoa-Diaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Souza Baptista" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6223" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01252732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16010012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238411v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.176" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01204700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Michel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmadryl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12261" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951769v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-15" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806283v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2253777" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00876268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milan Radovanovic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vijatovic Petrovi&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.12.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2DPMZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Der Kooij" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0015-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529289v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Doornik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Ushiba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkj&#230;r" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21952" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTRHBBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.131-143" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D63MSQN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00447972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/836346" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Schwirtlich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2010.21007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411814v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2009.2032286" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de S&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008193" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350378v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350219v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahinja Dosen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan B. Popovic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128007v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-006-0118-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JLCMR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-6362(05)80487-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWNBKT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2003.12.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42M7M401-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.03.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9JW4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289925v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamot-Nonin Manon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oppelt Vera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351187v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165086v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701752v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villepinte" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77584-0_33" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M&#225;rcia Rodrigues Martins Ferreira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700883v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923987v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couderc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681875v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924013v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304820v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856440" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900030v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_186" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512985" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900330v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513418" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_189" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594162" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSC.2017.8268200" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375375v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_157" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375373v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_115" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585511v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01547869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384685v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franassis Oliveira Barbosa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martins Resende" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tierra-Criollo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146772" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01203639v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.161" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276002v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146734" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238305v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labachelerie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006392v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle-Deloustal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096479v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1587.1366" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875060v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340730v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696470" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Sakaguchi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290727" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601861v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Citi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Brown" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090581" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00636909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588924v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588923v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644057v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00556909v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946492" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00637760v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094978" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502332v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502335v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sablayrolles" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00376055v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407768v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375306v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00439235v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00405360v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viollet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331882v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331883v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135959v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delign&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165457v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Kurstjens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202629v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202613v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202625v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165447v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bijelic" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popovic" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367927v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165445v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369605" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106026v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105984v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106068v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106446v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babanin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nielsen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkjaer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108663v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ushiba" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doornik" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinkjaer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109136v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268512v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lydoire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268479v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268645v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352059v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701002v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666816v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681956v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme R&#250;bio" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mariana Dutra" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Bonfim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01849237v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506095v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626273" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407771v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334115" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288593v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457941v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823431v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.325" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798223v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_5" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HNFX4RKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649354v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363937v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202617v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/rehabilitation_robotics/functional_rehabilitation__coordination_of_artificial_a nd_natural_controllers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331880v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130770v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Paula R&#250;bio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais van Petten" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647805v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000107v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072624v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01111858v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-azevedo-coste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7379-8004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069528179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05441239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Graffagnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Patte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo-Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2586147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05006131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2482894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165003v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3590453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maggioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-024-01323-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trotobas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Fernandes Bonfim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;lia de Faria Moraes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais Van Petten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3421667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Resende-Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Stefanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3156269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-022-01018-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Raoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001898" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00805-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pontier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahara Graf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubigney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10790268.2018.1490098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02121637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina M. Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-020-00676-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02305548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02327424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01737321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01539038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23325" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos R Popovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Mayr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana A Guimaraes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Gutierrez Paredes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Berkelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin Martins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233; Fornusek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bijak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musar&#242;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Carraro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6369" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01338316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Chenu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa C. S. Couto-Paz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6085" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01252732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16010012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Lopes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ochoa-Diaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Souza Baptista" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6223" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.176" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01204700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Michel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmadryl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12261" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806283v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2253777" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00876268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milan Radovanovic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vijatovic Petrovi&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.12.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2DPMZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Der Kooij" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0015-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529289v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Doornik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Ushiba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkj&#230;r" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21952" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTRHBBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.131-143" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D63MSQN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00447972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/836346" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Schwirtlich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2010.21007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411814v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2009.2032286" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de S&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008193" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350378v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350219v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahinja Dosen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan B. Popovic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128007v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-006-0118-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JLCMR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-6362(05)80487-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWNBKT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2003.12.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42M7M401-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.03.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9JW4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289925v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamot-Nonin Manon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oppelt Vera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351187v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165086v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701752v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villepinte" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77584-0_33" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M&#225;rcia Rodrigues Martins Ferreira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700883v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923987v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couderc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681875v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924013v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304820v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856440" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900030v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_186" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512985" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900330v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513418" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_189" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594162" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSC.2017.8268200" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375375v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_157" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375373v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_115" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585511v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01547869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384685v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franassis Oliveira Barbosa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martins Resende" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tierra-Criollo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146772" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276002v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146734" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01203639v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.161" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238305v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labachelerie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006392v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle-Deloustal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096479v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1587.1366" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875060v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340730v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696470" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Sakaguchi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290727" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601861v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Citi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Brown" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090581" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00636909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588924v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588923v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644057v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00556909v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946492" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00637760v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094978" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502332v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502335v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sablayrolles" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00376055v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407768v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375306v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00439235v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00405360v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viollet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331882v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331883v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135959v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delign&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165457v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Kurstjens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202629v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202613v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202625v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165447v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bijelic" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popovic" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367927v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165445v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369605" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106026v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105984v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106068v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106446v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babanin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nielsen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkjaer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108663v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ushiba" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doornik" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinkjaer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109136v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268512v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lydoire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268479v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268645v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352059v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701002v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666816v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681956v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme R&#250;bio" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mariana Dutra" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Bonfim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01849237v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506095v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626273" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407771v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334115" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288593v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457941v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823431v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.325" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798223v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_5" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HNFX4RKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649354v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363937v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202617v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/rehabilitation_robotics/functional_rehabilitation__coordination_of_artificial_a nd_natural_controllers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331880v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130770v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Paula R&#250;bio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais van Petten" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647805v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000107v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072624v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01111858v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>