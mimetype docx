--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -463,51 +463,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven biomechanical optimisation of bicycle and crank-pedal design for maximizing power output</w:t>
+                <w:t xml:space="preserve">Maximizing cycling efficiency: innovative bicycle drive mechanisms tailored to individual muscular capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Murray</w:t>
@@ -529,102 +529,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2025.2586147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2025.2482894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346904v1</w:t>
+                <w:t xml:space="preserve">hal-05006131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing cycling efficiency: innovative bicycle drive mechanisms tailored to individual muscular capacities</w:t>
+                <w:t xml:space="preserve">Data-driven biomechanical optimisation of bicycle and crank-pedal design for maximizing power output</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Otmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Murray</w:t>
@@ -646,299 +646,299 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.13. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2025.2482894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2025.2586147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006131v1</w:t>
+                <w:t xml:space="preserve">hal-05346904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical-Optimal-Control-Compliant Muscle Model for Electrically Evoked Contractions</w:t>
+                <w:t xml:space="preserve">Optimisation and Comparison of Markerless and Marker-Based Motion Capture Methods for Hand and Finger Movement Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Valentin Maggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3590453⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25041079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165003v2</w:t>
+                <w:t xml:space="preserve">hal-05007256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and Comparison of Markerless and Marker-Based Motion Capture Methods for Hand and Finger Movement Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical-Optimal-Control-Compliant Muscle Model for Electrically Evoked Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Durand</w:t>
+                <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (4), pp.1079. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25041079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMRB.2025.3590453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007256v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifications and functional impact of a self-triggered grasp neuroprosthesis developed to restore prehension in hemiparetic post-stroke subjects</w:t>
               </w:r>
@@ -1186,577 +1186,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method based on wavelets to analyse overlapped and dependant M-Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Functional Electrical Stimulation-Induced Cycling Controller Using Reinforcement Learning to Optimize Online Muscle Activation Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie William</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+                <w:t xml:space="preserve">Henrique Resende-Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102646⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697149v1</w:t>
+                <w:t xml:space="preserve">hal-03883426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a High-Power Capacity Open Source Electrical Stimulation System to Enhance Research into FES-Assisted Devices: Validation of FES Cycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
+                <w:t xml:space="preserve">Frequency-Domain sEMG Classification Using a Single Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thekla Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andressa Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henrique Resende-Martins</w:t>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (531), pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22020531⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22051939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521088v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Domain sEMG Classification Using a Single Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method based on wavelets to analyse overlapped and dependant M-Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thekla Stefanou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22051939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63, pp.102646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2022.102646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597292v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Functional Electrical Stimulation-Induced Cycling Controller Using Reinforcement Learning to Optimize Online Muscle Activation Pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Development of a High-Power Capacity Open Source Electrical Stimulation System to Enhance Research into FES-Assisted Devices: Validation of FES Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andressa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Resende-Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (23), pp.9126. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (531), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22239126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22020531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883426v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Residual Movement Classification Based User Interface for Control of Assistive Devices by Persons with Complete Tetraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1829,51 +1829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1933,64 +1933,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating effective functional hand movements in individuals with complete tetraplegia through neural stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,103 +2054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring hand functions in people with tetraplegia through multi-contact, fascicular and auto-pilot stimulation: a proof-of-concept demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Teissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Geffrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2182,429 +2182,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework for Quantifying Accuracy and Precision of Event Detection Algorithms in FES-Cycling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Respiratory Monitoring Based on Tracheal Sounds: Continuous Time-Frequency Processing of the Phonospirogram Combined with Phonocardiogram-Derived Respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lobato Borges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+                <w:t xml:space="preserve">Xinyue Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (13), pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21134571⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21010099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278596v1</w:t>
+                <w:t xml:space="preserve">hal-03093720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of 1-year home training with FES cycling in paraplegia during Covid-19 crisis: case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berengère Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physical Medicine and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 100 (12), pp.1148-1151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PHM.0000000000001898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory Monitoring Based on Tracheal Sounds: Continuous Time-Frequency Processing of the Phonospirogram Combined with Phonocardiogram-Derived Respiration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Renaux</w:t>
+                <w:t xml:space="preserve">A Novel Framework for Quantifying Accuracy and Precision of Event Detection Algorithms in FES-Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schmoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Similowski</w:t>
+                <w:t xml:space="preserve">David Lobato Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.99. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21010099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21134571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093720v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacral Anterior Root Stimulation (SARS) and Visceral Function Outcomes in Spinal Cord Injury–A Systematic Review of the Literature Over Four Decades</w:t>
               </w:r>
@@ -2750,77 +2750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lobato Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (11), </w:t>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahara Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (6), pp.2134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2982,295 +2982,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training with FES-assisted cycling in a subject with spinal cord injury: Psychological, physical and physiological considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Inertial measurement unit compared to an optical motion capturing system in post-stroke individuals with foot-drop syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Feuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Lucas</w:t>
+                <w:t xml:space="preserve">Jérome Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina M. Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spinal Cord Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10790268.2018.1490098⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (3), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875806v1</w:t>
+                <w:t xml:space="preserve">lirmm-02121637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial measurement unit compared to an optical motion capturing system in post-stroke individuals with foot-drop syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Feuvrier</w:t>
+                <w:t xml:space="preserve">Training with FES-assisted cycling in a subject with spinal cord injury: Psychological, physical and physiological considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Froger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Anne Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina M. Griffiths</w:t>
+                <w:t xml:space="preserve">Brigitte Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63 (3), pp.195-201. </w:t>
+              <w:t xml:space="preserve">Journal of Spinal Cord Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.402-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2019.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10790268.2018.1490098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02121637v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Electrical Stimulators and Sensors Network for Closed Loop Control in Rehabilitation</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3403,77 +3403,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective neural electrical stimulation restores hand and forearm movements in individuals with complete tetraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3518,723 +3518,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02613474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FES-Induced Cycling in Complete SCI: A Simpler Control Method Based on Inertial Sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relevance of selective neural stimulation with a multicontact cuff electrode using multicriteria analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19194268⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02305548v1</w:t>
+                <w:t xml:space="preserve">lirmm-02171464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisted Grasping in Individuals with Tetraplegia: Improving Control through Residual Muscle Contraction and Movement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (20), pp.#4532. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19204532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02327424v1</w:t>
+                <w:t xml:space="preserve">lirmm-02135226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of selective neural stimulation with a multicontact cuff electrode using multicriteria analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wafa Tigra</w:t>
+                <w:t xml:space="preserve">Motion capture system to assess intraoperative staff movements and door openings: Impact on surrogates of the infectious risk in surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rukly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Taillades</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rossel</w:t>
+                <w:t xml:space="preserve">Gaelle Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219079⟩</w:t>
+              <w:t xml:space="preserve">PSYCHE: An Interdisciplinary Journal of Research on Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2019.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02171464v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02058909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
+                <w:t xml:space="preserve">Assisted Grasping in Individuals with Tetraplegia: Improving Control through Residual Muscle Contraction and Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 19 (20), pp.#4532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19204532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02135226v1</w:t>
+                <w:t xml:space="preserve">lirmm-02327424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture system to assess intraoperative staff movements and door openings: Impact on surrogates of the infectious risk in surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+                <w:t xml:space="preserve">FES-Induced Cycling in Complete SCI: A Simpler Control Method Based on Inertial Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSYCHE: An Interdisciplinary Journal of Research on Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (5), pp.566-573. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (19), pp.4268-4278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ice.2019.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19194268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02058909v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02305548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel EMG interface for individuals with tetraplegia to pilot robot hand grasping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4396,944 +4396,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01737321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
+                <w:t xml:space="preserve">Impact of direct epispinal stimulation on bladder and bowel functions in pigs: A feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delleci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Bauchet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (11), pp.2165-2178. </w:t>
+              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2018.2871763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nau.23325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01886954v1</w:t>
+                <w:t xml:space="preserve">lirmm-01539038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of direct epispinal stimulation on bladder and bowel functions in pigs: A feasibility study</w:t>
+                <w:t xml:space="preserve">Functional selectivity of lumbosacral stimulation: Methodological approach and pilot study to assess visceral function in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delleci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurourology and Urodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (1), pp.138-147. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (11), pp.2165-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nau.23325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2018.2871763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01539038v1</w:t>
+                <w:t xml:space="preserve">lirmm-01886954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
+                <w:t xml:space="preserve">The feasibility of training with FES-assisted cycling: Psychological, physical and physiological consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (Supplement : 32nd Annual Congress of the French Society of Physical and Rehabilitation Medicine), pp.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01905215v1</w:t>
+                <w:t xml:space="preserve">lirmm-01609311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation to the first Cybathlon: an overview of the FREEWHEELS team FES-cycling solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos R Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winfried Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejtm.2017.7120⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue: Functional Electrical Stimulation, 41 (11), pp.977-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.13052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656602v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01636985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Electrical Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation to the first Cybathlon: an overview of the FREEWHEELS team FES-cycling solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Winfried Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.13052⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.265-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejtm.2017.7120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01636985v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the metrological qualities of inertials sensors compared to the reference system for adaptive trigger functional electrical stimulation to correct dropfoot in poststroke hemiplegic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (Supplement), pp.e42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feasibility of training with FES-assisted cycling: Psychological, physical and physiological consideration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+                <w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Puyjarinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bégel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (Supplement : 32nd Annual Congress of the French Society of Physical and Rehabilitation Medicine), pp.e15. </w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2017.07.201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01609311v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01905215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation électrique fonctionnelle et vélo couché : un apport rééducatif et récréatif dans la prise en charge du blessé médullaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Daubigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5341,51 +5341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (184), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5413,421 +5413,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01598324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadence Tracking and Disturbance Rejection in Functional Electrical Stimulation Cycling for Paraplegic Subjects: A Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana A Guimaraes</w:t>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Eduardo Gutierrez Paredes</w:t>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulisses de Araújo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gentiane Venture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue - IFESS Conference, 41 (11), pp.E185-E195. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aor.13055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01412163v1</w:t>
+                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+                <w:t xml:space="preserve">Cadence Tracking and Disturbance Rejection in Functional Electrical Stimulation Cycling for Paraplegic Subjects: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Verna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana A Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Eduardo Gutierrez Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulisses de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (11), pp.E222-E232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Special Issue - IFESS Conference, 41 (11), pp.E185-E195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.13055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638837v1</w:t>
+                <w:t xml:space="preserve">lirmm-01412163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal External Wrench Distribution During a Multi-Contact Sit-to-Stand Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+                <w:t xml:space="preserve">Effects of Sensitive Electrical Stimulation-Based Somatosensory Cueing in Parkinson's Disease Gait and Freezing of Gait Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentiane Venture</w:t>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (7), pp.987-997. </w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (11), pp.E222-E232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2676465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aor.13059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01515473v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of strategies and performance of functional electrical stimulation cycling in spinal cord injury pilots for competition in the first ever CYBATHLON</w:t>
               </w:r>
@@ -5960,51 +5960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FES in Europe and Beyond: Current Translational Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Mayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Bijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6090,51 +6090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6224,64 +6224,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: 20th Conference of the International Functional Electrical Stimulation Society, IFESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos R Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Mayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.109-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6328,77 +6328,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D center of mass control approach for FES-assisted standing: First experimental evaluation with a humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6591,103 +6591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards parameters and protocols to recommend FES-Cycling in cases of paraplegia: a preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana A Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa C. S. Couto-Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue : IFESS conference, 26 (3), pp.209-214. </w:t>
@@ -6881,64 +6881,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto de Souza Baptista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special issue : IFESS conference, 26 (4), pp.278-282. </w:t>
@@ -7015,64 +7015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Translational Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.122-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7100,766 +7100,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01379187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Validation of a Stride Length Estimation Algorithm, Using a Single Basic Inertial Sensor on Healthy Subjects and Patients Suffering from Parkinson's Disease</w:t>
+                <w:t xml:space="preserve">Interest of the task of “Stepping in place” in the assessment of freezing in Parkinson's disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Denys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
+                <w:t xml:space="preserve">Cindy Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Begel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElectronicHealthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/health.2015.76084⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.e71-e72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01164793v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
+                <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Blain</w:t>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Carré</w:t>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755995v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01235810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of the task of “Stepping in place” in the assessment of freezing in Parkinson's disease patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Lebrun</w:t>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Begel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Verna</w:t>
+                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Castelnovo</w:t>
+                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Domy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.176⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238411v1</w:t>
+                <w:t xml:space="preserve">hal-01756022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Optimal Electrical Stimulation Patterns for Functional Motion Restoration Applied to Spinal Cord Injured Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and Validation of a Stride Length Estimation Algorithm, Using a Single Basic Inertial Sensor on Healthy Subjects and Patients Suffering from Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11517-014-1227-x⟩</w:t>
+              <w:t xml:space="preserve">ElectronicHealthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.704-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/health.2015.76084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01235810v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01164793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Bourret</w:t>
+                <w:t xml:space="preserve">Claire Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Camuzat</w:t>
+                <w:t xml:space="preserve">Flavia Oana Coroian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Augé</w:t>
+                <w:t xml:space="preserve">Hubert Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Domy</w:t>
+                <w:t xml:space="preserve">V. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t>
+              <w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756022v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of subject specific whole-body centre of mass using the 3D Statically Equivalent Serial Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7922,51 +7922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an affordable mobile analysis platform for pathological walking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Cadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.116-128. </w:t>
@@ -8094,77 +8094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Henkous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromodulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (8), pp.736-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8439,51 +8439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8556,51 +8556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8658,360 +8658,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01238417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+                <w:t xml:space="preserve">On the Use of Fixed-Intensity Functional Electrical Stimulation for Attenuating Essential Tremor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004274⟩</w:t>
+              <w:t xml:space="preserve">Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (11), pp.984-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aor.12261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00916840v1</w:t>
+                <w:t xml:space="preserve">lirmm-00951194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Fixed-Intensity Functional Electrical Stimulation for Attenuating Essential Tremor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
+                <w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (11), pp.984-991. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.e004274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aor.12261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00951194v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00916840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Human Walking Gyroscopic Data Using Empirical Mode Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9062,90 +9062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implanted functional electrical stimulation: case report of a paraplegic patient with complete SCI after 9 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (15), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9173,330 +9173,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00951769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evoked Electromyography-Based Closed-Loop Torque Control in Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">Qin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (25), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (8), pp.2299-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5772/51901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2253777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01340711v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806283v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evoked Electromyography-Based Closed-Loop Torque Control in Functional Electrical Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Functional Electrical Stimulation of Lower Limbs during Sitting Pivot Transfer Motion for Paraplegic People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (8), pp.2299-2307. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2013.2253777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5772/51901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806283v2</w:t>
+                <w:t xml:space="preserve">lirmm-01340711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental parameter identification of a multi-scale musculoskeletal model controlled by electrical stimulation: application to patients with spinal cord injury.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (6), pp.617-631. </w:t>
@@ -9540,290 +9540,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of functional electrical stimulation (FES) on freezing of gait (FOG) in patients with Parkinson's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirjana Vijatovic Petrović</w:t>
+                <w:t xml:space="preserve">Upper and Lower Body Coordination in FES-Assisted Sit-to-Stand Transfers in Paraplegic Subjects - A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.12.019⟩</w:t>
+              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.N/A. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13230-012-0016-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00876268v1</w:t>
+                <w:t xml:space="preserve">lirmm-00675880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and Lower Body Coordination in FES-Assisted Sit-to-Stand Transfers in Paraplegic Subjects - A Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jovana Jovic</w:t>
+                <w:t xml:space="preserve">The impact of functional electrical stimulation (FES) on freezing of gait (FOG) in patients with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milica Djurić-Jovičić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Milan Radovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Vijatovic Petrović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 124 (7), pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s13230-012-0016-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00675880v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00876268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction du syndrome de pied tombant par stimulation électrique fonctionnelle</w:t>
               </w:r>
@@ -9885,372 +9885,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00726387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La stimulation électrique au service du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, DocSciences, Informatique et Médecine (13), pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
+                <w:t xml:space="preserve">lirmm-00597209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Wearable Sensor Network for Gait Analysis: A 6-Day Experiment of Running Through the Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (5), pp.878-883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMECH.2011.2161324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00604988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stimulation électrique au service du corps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smooth muscle modeling and experimental identification: application to bladder isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Taillades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (3), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2560/8/3/036024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00597209v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00597214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistive and Rehabilitation Robotics</w:t>
               </w:r>
@@ -10573,77 +10573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of skeletal muscle properties and experimental validations in isometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Makssoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10865,64 +10865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verticalisation assistée par stimulation électrique chez le paraplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Numéro Spécial Handicap et Mouvement, pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11228,51 +11228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11374,51 +11374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11595,51 +11595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation électrique pour les patients paraplégiques et hémiplégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Blonz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12310,51 +12310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Locomotion Control: from Human to Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12445,51 +12445,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Stimulation Patterns for FES-stimulated Cycling Using an Experimentally Identified Physiological Muscle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12700,51 +12700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chamot-Nonin Manon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppelt Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12911,51 +12911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Framework for Personalized FES-cycling in Individuals with Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13000,455 +13000,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165086v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuro-Prosthesis for Prehension Restoration in Daily-Life After Stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Moullet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Bailly</w:t>
+                <w:t xml:space="preserve">Claire Villepinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Neurorehabilitation (ICNR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La Granja, Spain. pp.165-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77584-0_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706577v1</w:t>
+                <w:t xml:space="preserve">hal-05517555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Carpentier</w:t>
+                <w:t xml:space="preserve">FES-induced musculoskeletal trajectory optimization with an adapted muscle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t>
+              <w:t xml:space="preserve">IFESS 2024 - annual conference of the International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Functional Electrical Stimulation Society, Sep 2024, Bath (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706628v1</w:t>
+                <w:t xml:space="preserve">hal-04701752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FES-induced musculoskeletal trajectory optimization with an adapted muscle model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
+                <w:t xml:space="preserve">A Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Moullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS 2024 - annual conference of the International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Functional Electrical Stimulation Society, Sep 2024, Bath (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">ICNR 2024 - International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La Granja, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701752v1</w:t>
+                <w:t xml:space="preserve">hal-04706628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-Prosthesis for Prehension Restoration in Daily-Life After Stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+                <w:t xml:space="preserve">i-GRIP, a Grasping Movement Intention Estimator for Intuitive Control of Assistive Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Villepinte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gasq</w:t>
+                <w:t xml:space="preserve">Justin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Neurorehabilitation (ICNR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Humanoids 2024 - IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-RAS, Nov 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-77584-0_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05517555v1</w:t>
+                <w:t xml:space="preserve">hal-04706577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feasibility Study of a hybrid approach using FES and a Mechanical Orthosis to Restore Hand Movements in Individuals with Tetraplegia</w:t>
               </w:r>
@@ -13628,77 +13628,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based interface for grasping intention detection and grip selection : towards intuitive upper-limb assistive devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Moullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13730,510 +13730,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of control modalities and functional impact of a self-piloted grasp neuroprosthesis in stroke patients: preliminary results from a multi-crossover N-of-1 randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RehabWeek 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
+              <w:t xml:space="preserve">FES Workshop 2022 - International Workshop on Functional Electrical Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702524v1</w:t>
+                <w:t xml:space="preserve">hal-03923987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the H-reflex on the selectivity of recruitment using multi-contact epineural stimulation of the median nerve in a participant with complete tetraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
+              <w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681557v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of control modalities and functional impact of a self-piloted grasp neuroprosthesis in stroke patients: preliminary results from a multi-crossover N-of-1 randomized controlled study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AGILIS: Restoring functional grasping in individuals with tetraplegy using epineural electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hiairrassary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FES Workshop 2022 - International Workshop on Functional Electrical Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">ICETRAN 2022 - 9th international conference on electrical, electronic and computing engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Novi Pazar, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923987v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the H-reflex on the selectivity of recruitment using multi-contact epineural stimulation of the median nerve in a participant with complete tetraplegia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Multi-contact epineural electrical stimulation to restore upper-limb functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2022 - 44th International Engineering in Medicine and Biology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">RehabWeek 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, ROTTERDAM, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681875v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardised FES-induced fatigue-testing of paralysed human quadriceps muscles during a dynamic movement task</w:t>
               </w:r>
@@ -14245,77 +14245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lobato Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FES Workshop 2022 - International Workshop on Functional Electrical Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
@@ -14344,90 +14344,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring phrenic nerve stimulation-induced breathing via tracheal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14465,90 +14465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing detection from tracheal sounds in both temporal and frequency domains in the context of phrenic nerve stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyue Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Similowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14608,51 +14608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FES-Based Control of Knee Joint to Reduce Stance Phase Asymmetry in Post-stroke Gait: Feasibility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Pontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14738,51 +14738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14850,77 +14850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sensor fusion approach for inertial sensors based 3D kinematics and pathological gait assessments: toward an adaptive control of stimulation in post-stroke subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Feuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14967,90 +14967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Upper Limb Movement Classification on Users with Tetraplegia as a Possible Neuroprosthesis Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15101,77 +15101,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Results and Design Considerations for FES-Assisted Transfer for People with Spinal Cord Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15333,265 +15333,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01900033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Transfers in Paraplegia Assisted by Electrical Stimulation and Inertial System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FES-drop-foot correction: from pre-programmed patterns to online modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSC: Life Sciences Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sydney, Australia. pp.292-295, </w:t>
+              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ségovie, Spain. pp.971-974, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSC.2017.8268200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-46669-9_157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01630001v1</w:t>
+                <w:t xml:space="preserve">lirmm-01375375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FES-drop-foot correction: from pre-programmed patterns to online modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Transfers in Paraplegia Assisted by Electrical Stimulation and Inertial System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ochoa-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ségovie, Spain. pp.971-974, </w:t>
+              <w:t xml:space="preserve">LSC: Life Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sydney, Australia. pp.292-295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-46669-9_157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSC.2017.8268200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01375375v1</w:t>
+                <w:t xml:space="preserve">lirmm-01630001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of inertial sensors in posture, gait and cycling FES-assistance</w:t>
               </w:r>
@@ -15603,77 +15603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: International Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ségovie, Spain. pp.699-704, </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15789,90 +15789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal feasibility study of a SCI subject one-year training based on sublesional muscles FES assisted cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Daubigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15910,51 +15910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring selective neural electrical stimulation for upper limb functions restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16016,546 +16016,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01316291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Perception Threshold through Sinusoidal Electrical Stimulation at Different Frequencies in a Comparative Assessment for Subjects Affected and Non-Affected by Diabetes Mellitus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of inertial sensor fusion algorithms in the context of hemiparetic gait assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franassis Oliveira Barbosa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.906-909, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, CAMIN INRIA LIRMM, Apr 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01384685v1</w:t>
+                <w:t xml:space="preserve">hal-01589818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of inertial sensor fusion algorithms in the context of hemiparetic gait assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Froger</w:t>
+                <w:t xml:space="preserve">Ergonomics of the control by a quadriplegic of hand functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NER 2015 - 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.759-762, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589818v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01276002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics of the control by a quadriplegic of hand functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary developments towards closed-loop FES-assistance of posture and gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NER 2015 - 7th International IEEE/EMBS Conference on Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146734⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Biological and Medical Systems (BMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany. pp.333-337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01276002v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01203639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary developments towards closed-loop FES-assistance of posture and gait</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Current Perception Threshold through Sinusoidal Electrical Stimulation at Different Frequencies in a Comparative Assessment for Subjects Affected and Non-Affected by Diabetes Mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franassis Oliveira Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa C. S. Couto-Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Martins Resende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Tierra-Criollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Biological and Medical Systems (BMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Berlin, Germany. pp.333-337, </w:t>
+              <w:t xml:space="preserve">NER: Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.906-909, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.10.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NER.2015.7146772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01203639v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01384685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward complex multipolar selective neural stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Souquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16671,51 +16671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER: Société Française de Médecine Physique et de Réadaption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16740,103 +16740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution Of Different Drawing Tasks In The Assessment Of Essential Tremor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle-Deloustal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDS: Movement Disorder Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden. pp.1133</w:t>
@@ -16891,64 +16891,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Kuala Lumpur, Malaysia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16982,51 +16982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Affordable and User-Friendly Visual Motion Capture System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahéma Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17142,51 +17142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Labachelerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER: Société Francophone d'Analyse du Mouvement chez l’Enfant et l’Adulte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Luxembourg, Luxembourg. pp.e382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17309,343 +17309,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01340730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of Multicontact Motions with Passive Joints: Improvement of Sitting Pivot Transfer Strategy for Paraplegics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Pierella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1440-1445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
+                <w:t xml:space="preserve">lirmm-00725200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Multicontact Motions with Passive Joints: Improvement of Sitting Pivot Transfer Strategy for Paraplegics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Paradigm for the Control of Upright Standing in Paraplegic Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1440-1445, </w:t>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.325-328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BioRob.2012.6290307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2012.6345935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00725200v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00725204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active joint visco-elasticity estimation of the human knee using FES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiya Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentiane Venture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Roma, Italy. pp.1644-1649, </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17673,783 +17673,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point-Process Analysis of Neural Spiking Activity of Muscle Spindles Recorded from Thin-Film Longitudinal Intrafascicular Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milan Djilas</w:t>
+                <w:t xml:space="preserve">On the Use of FES to Attenuate Tremor by Modulating Joint Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC-ECC: Conference on Decision and Control - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00601861v1</w:t>
+                <w:t xml:space="preserve">lirmm-00636909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
+                <w:t xml:space="preserve">Tremor attenuation based on joint impedance modulation using FES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00644057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of FES-assisted rising motion in individuals with paraplegia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour la SEF dans la rééducation de l'hémiplégie vasculaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKILLS Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Entretiens de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00644560v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of FES to Attenuate Tremor by Modulating Joint Impedance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroprothèses et contrôle artificiel du mouvement humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC: Conference on Decision and Control - European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.6</w:t>
+              <w:t xml:space="preserve">Société Francophone d'Analyse du Mouvement Chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00636909v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00588924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprothèses et contrôle artificiel du mouvement humain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of FES-assisted rising motion in individuals with paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Francophone d'Analyse du Mouvement Chez l'Enfant et l'Adulte (SOFAMEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France</w:t>
+              <w:t xml:space="preserve">SKILLS Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588924v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00644560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la SEF dans la rééducation de l'hémiplégie vasculaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Point-Process Analysis of Neural Spiking Activity of Muscle Spindles Recorded from Thin-Film Longitudinal Intrafascicular Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Citi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emery Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens de Médecine Physique et de Réadaptation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Boston, United States. pp.2311-2314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6090581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00588923v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00601861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremor attenuation based on joint impedance modulation using FES</w:t>
+                <w:t xml:space="preserve">An Experimental Setup for Evaluation of Strategies for Nerve Fibre Diameter Selective Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bo</w:t>
+                <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charles Fattal</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">BMT 2011 - 45. Jahrestagung der DGBMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Freiburg, Germany. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00644057v1</w:t>
+                <w:t xml:space="preserve">lirmm-00601675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal-Based Segmentation of Human Locomotion using Embedded Sensor Network</w:t>
               </w:r>
@@ -18539,64 +18539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Predictive Control of Electrically Stimulated Muscle using Biofeedback for Drop Foot Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18643,90 +18643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Fibre Size Stimulation Selectivity Using Earthworm Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Maciejasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18777,64 +18777,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18853,112 +18853,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00644067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction du pied tombant par stimulation électrique. Vers une adaptation en continu des patrons d'activation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de l'AHREK (Association Hautevilloise pour la Recherche et l'Étude en Kinésithérapie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.265-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00473033v1</w:t>
+                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction du syndrome de pied tombant par stimulation électrique fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18974,217 +19022,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPO'10: International Society for Prosthetics and Orthotics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00502332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of bladder artificial control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction du pied tombant par stimulation électrique. Vers une adaptation en continu des patrons d'activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob: Biomedical Robotics and Biomechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Nationale de l'AHREK (Association Hautevilloise pour la Recherche et l'Étude en Kinésithérapie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2010.5627007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00506246v1</w:t>
+                <w:t xml:space="preserve">lirmm-00473033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation en continu de la marche hémiplégique pour la stimulation électrique des muscles releveurs de pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19252,64 +19252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque Prediction Based on Evoked EMG in Fatiguing Muscle Toward Advanced Drop Foot Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19354,506 +19354,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00502335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du tronc dans les transferts assis-debout : Application chez le paraplégique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transversal intrafascicular multichannel electrode (TIME) a interface to peripheral nerves: preliminary in-vivo results in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Boretius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pascual-Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale de Rééducation de Hauteville - "Le Complexe Lombo-Pelvi-Fémoral &amp; Rééducation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Hauteville-Lompnes, France</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00376055v1</w:t>
+                <w:t xml:space="preserve">lirmm-00408213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the trunk acceleration to detect gait initiation</w:t>
+                <w:t xml:space="preserve">Trunk Activity in Human, from Posture to Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Cazalets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ISPGR'09: International Society for Posture and Gait Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bologne, Italy. pp.O47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00407768v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00375306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trunk Activity in Human, from Posture to Locomotion</w:t>
+                <w:t xml:space="preserve">Using the trunk acceleration to detect gait initiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Cazalets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR'09: International Society for Posture and Gait Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bologne, Italy. pp.O47</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00375306v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00407768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transversal intrafascicular multichannel electrode (TIME) a interface to peripheral nerves: preliminary in-vivo results in rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle du tronc dans les transferts assis-debout : Application chez le paraplégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journée Nationale de Rééducation de Hauteville - "Le Complexe Lombo-Pelvi-Fémoral &amp; Rééducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Hauteville-Lompnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00408213v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00376055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Electrical Stimulation for Spinal Cord Injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche pluridisciplinaire de la motricité humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, pp.313-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20062,342 +20062,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00405360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La robotique au service du handicap moteur : Tour d'horizon des travaux de recherche dans le domaine</w:t>
+                <w:t xml:space="preserve">Concevoir les technologies de l'information pour la société de demain : quel rôle pour les femmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon du handicap, de l'accessibilité et de l'autonomie</w:t>
+              <w:t xml:space="preserve">Rencontre débat Femmes 3000 Côte d'Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00331882v1</w:t>
+                <w:t xml:space="preserve">lirmm-00331881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La technologie au service des patients handicapés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Salon infirmier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
+                <w:t xml:space="preserve">lirmm-00331883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir les technologies de l'information pour la société de demain : quel rôle pour les femmes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards bladder function modeling: FES induced detrusor activity modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laforet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre débat Femmes 3000 Côte d'Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France</w:t>
+              <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00331881v1</w:t>
+                <w:t xml:space="preserve">lirmm-00320539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie au service des patients handicapés</w:t>
+                <w:t xml:space="preserve">La robotique au service du handicap moteur : Tour d'horizon des travaux de recherche dans le domaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon infirmier</w:t>
+              <w:t xml:space="preserve">Salon du handicap, de l'accessibilité et de l'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00331883v1</w:t>
+                <w:t xml:space="preserve">lirmm-00331882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents patrons d'activités du tronc pour différents modes de locomotion</w:t>
               </w:r>
@@ -20517,77 +20517,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20606,701 +20606,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00321075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural Strategies Emerging in Complete Paraplegic Patients Verticalized with Functional Electrical Stimulation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muscle activations optimization and adaptation for Functional Electrical Therapy purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan B. Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strahinja Dosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR'06: International Society for Posture and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Burlington, Vermont, USA, pp.NA</w:t>
+              <w:t xml:space="preserve">CFG: Czech-French-German Conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135959v1</w:t>
+                <w:t xml:space="preserve">lirmm-00202613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FES-based training and gait evaluation of strokepatients using a microsensor on their valid leg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
+                <w:t xml:space="preserve">Le rôle du tronc dans la locomotion, de l'initiation à la marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Sèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dejan B. Popovic</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Cazalets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR'07: 18th meeting of the International Society for Posture and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Burlington, United States</w:t>
+              <w:t xml:space="preserve">24ème édition colloque locomotion et motricité rythmique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00165450v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00202629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the signal-to-noise ratio on recordings with thin-film longitudinal intrafascicular electrodes using shielding cuffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathijs Kurstjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Kohala Coast, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00165457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Identification of Skeletal Muscle Biomechanical Parameters with Sigma Point Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS: International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du tronc dans la locomotion, de l'initiation à la marche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu de Sèze</w:t>
+                <w:t xml:space="preserve">Postural Strategies Emerging in Complete Paraplegic Patients Verticalized with Functional Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delignères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Cazalets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème édition colloque locomotion et motricité rythmique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France</w:t>
+              <w:t xml:space="preserve">ISPGR'06: International Society for Posture and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Burlington, Vermont, USA, pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00202629v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00135959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle activations optimization and adaptation for Functional Electrical Therapy purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FES-based training and gait evaluation of strokepatients using a microsensor on their valid leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan B. Popovic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFG: Czech-French-German Conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">ISPGR'07: 18th meeting of the International Society for Posture and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Burlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00202613v1</w:t>
+                <w:t xml:space="preserve">lirmm-00165450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la contribution du tronc à la marche humaine</w:t>
               </w:r>
@@ -21565,351 +21565,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00367927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of Postural Coordination Patterns During FES-Assisted Standing in Complete Paraplegia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online adaptation of optimal control of externally controlled walking of a hemiplegic individual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strahinja Dosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan B. Popovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNE'07: 3rd International IEEE EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Kohala Coast, HI, United States. pp.36-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNE.2007.369605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00176547v1</w:t>
+                <w:t xml:space="preserve">lirmm-00165445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online adaptation of optimal control of externally controlled walking of a hemiplegic individual</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of Postural Coordination Patterns During FES-Assisted Standing in Complete Paraplegia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNE'07: 3rd International IEEE EMBS Conference on Neural Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Vienna International Workshop on Functional Electrical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Krems, Austria. pp.140-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00165445v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00176547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Modelling the Human Sensory Motor System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Yoshida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22262,51 +22262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Estimator of Muscle Length and Force using Muscle Afferent Signals for Real Time FES Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Yoshida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCON: International Conference on "Computer as a Tool"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Belgrade, Serbia &amp; Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22446,260 +22446,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Accelerations of the Support: Contribution of Ia Afferents in Soleus EMG Variations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Makssoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motor Control Research Symposium Aalborg/Copenhagen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Sandbjerg, Denmark</w:t>
+              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108663v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Control of Human Paralysed Lower Limbs Under Functional Electrical Simulation (FES)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Accelerations of the Support: Contribution of Ia Afferents in Soleus EMG Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ushiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Doornik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sinkjaer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Metz, France</w:t>
+              <w:t xml:space="preserve">Motor Control Research Symposium Aalborg/Copenhagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Sandbjerg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108917v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Contrôle Postural chez L'Homme : Approches Comportementale et Neurophysiologique</w:t>
               </w:r>
@@ -22767,77 +22767,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Group Ia Afferents to Soleus EMG After an Imposed Vertical Acceleration during Quiet Standing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ushiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Doornik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sinkjaer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.Réf. 306.6 (sur CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22856,273 +22856,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Parameterised Gaits for Biped Walking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Moving Horizon Control for Biped Robots Without Reference Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLAWAR: Climbing and Walking Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.749-757</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.2762-2767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268512v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving Horizon Control for Biped Robots Without Reference Trajectory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-Dimensional Parameterised Gaits for Biped Walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lydoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, DC, United States. pp.2762-2767</w:t>
+              <w:t xml:space="preserve">CLAWAR: Climbing and Walking Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.749-757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268479v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande predictive pour la marche d'un robot bipède sous actionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFA: Conférence Internationale Francophone d'Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23160,51 +23160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On line Optimal Control for Biped Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23287,64 +23287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the responses evoked by multi-contact epineural electrical stimulation to restore upper-limb functions in complete tetraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23399,51 +23399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Stimulation Patterns for FES-stimulated Cycling Using an Experimentally Identified Physiological Muscle Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23533,51 +23533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23619,51 +23619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fes-induced musculoskeletal trajectory optimization with an adapted muscle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Coelho-Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23740,51 +23740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trotobas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Márcia Rodrigues Martins Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Martins Resende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23887,51 +23887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rina Mariana Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Bonfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RehabWeek 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
@@ -23973,90 +23973,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Fes - Assisted Grasping Controlled by Residual Muscle Contraction and Movement on Persons with Tetraplegia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Tigra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Padilha Lanari Bo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRM: International Society of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France. , 12th International Society of Physical and Rehabilitation Medicine World Congress, 2018</w:t>
@@ -24079,329 +24079,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01849237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awake Surgery: Skills of Neurosurgeon Matter but Those of Patient Too. How to Optimize Functional Brain Mapping by Improving Per-Operatory Testing?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Argon</w:t>
+                <w:t xml:space="preserve">Automatic Segmentation of Long-Term Locomotion Data: Application to 6-Days Desert Race Involving a Wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SKILLS'11: The International Conference of the European SKILLS Project</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISPGR'11: International Society of Posture and Gait Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan. pp.N/A, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00653692v1</w:t>
+                <w:t xml:space="preserve">lirmm-00646687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation of Long-Term Locomotion Data: Application to 6-Days Desert Race Involving a Wireless Sensor Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
+                <w:t xml:space="preserve">Awake Surgery: Skills of Neurosurgeon Matter but Those of Patient Too. How to Optimize Functional Brain Mapping by Improving Per-Operatory Testing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pom Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Argon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bardy Lagarde Mottet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPGR'11: International Society of Posture and Gait Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SKILLS'11: The International Conference of the European SKILLS Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Montpellier, France. , 1, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/20110100067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00646687v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00653692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Valid and Deficient Body Segment Coordination to Improve FES-ASSISTED SIT-TO-STAND in Paraplegic Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24465,77 +24465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jovana Jovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEK'10: The XVIII Congress of the International Society of Electrophysiology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Aalborg, Denmark. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24947,77 +24947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprothèses de stimulation motrice du membre supérieur tétraplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25055,103 +25055,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des différentes taches graphiques à l'évaluation du tremblement essentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 169(S2), Elsevier Masson, pp.A136-A137, 2013, </w:t>
@@ -25309,77 +25309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 24 : Comprendre la lésion médullaire traumatique et ses conséquences motrices. Implications en recherche fondamentale et clinique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25434,51 +25434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fatigue du muscle sous-lésionnel du sujet lésé médullaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25553,290 +25553,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00531677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications du tissu musculaire sous-lésionnel chez le lésé médullaire : Perspectives et applications thérapeutiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifications musculaires après lésion neurologique centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Muscle, Nouveaux Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Neuro-Orthopédie des Membres après Cérébrolésion Grave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Masson, pp.N/A, 2009, 978-2-294-70751-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00531683v1</w:t>
+                <w:t xml:space="preserve">lirmm-00363937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications musculaires après lésion neurologique centrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modifications du tissu musculaire sous-lésionnel chez le lésé médullaire : Perspectives et applications thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maïmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Papaiordanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuro-Orthopédie des Membres après Cérébrolésion Grave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Masson, pp.N/A, 2009, 978-2-294-70751-3</w:t>
+              <w:t xml:space="preserve">Le Muscle, Nouveaux Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00363937v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00531683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principe de la stimulation électrique fonctionnelle. Exemples d'application thérapeuthique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26025,64 +26025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Héliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26302,64 +26302,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Márcia Rodrigues Martins Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme de Paula Rúbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Oliveira Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Maria Valladão Novais van Petten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26652,51 +26652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur du robot BIP2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0249, INRIA. 2001, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -26981,51 +26981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="794DEB48"/>
+    <w:nsid w:val="62F2F1C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27212,51 +27212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-azevedo-coste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7379-8004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069528179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05441239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Graffagnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Patte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo-Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2586147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05006131v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2482894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165003v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3590453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maggioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041079" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-024-01323-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trotobas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Fernandes Bonfim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;lia de Faria Moraes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais Van Petten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3421667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102646" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Resende-Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Stefanou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051939" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883426v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3156269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-022-01018-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Raoult" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001898" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Lu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010099" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00805-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pontier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahara Graf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubigney" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10790268.2018.1490098" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02121637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuvrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina M. Griffiths" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-020-00676-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02305548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02327424v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204532" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171464v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219079" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01737321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01539038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23325" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7120" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos R Popovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Mayr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626065v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609311v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412163v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana A Guimaraes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Gutierrez Paredes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13055" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Berkelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin Martins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233; Fornusek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bijak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musar&#242;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Carraro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6369" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01338316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Chenu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa C. S. Couto-Paz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6085" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01252732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16010012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Lopes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ochoa-Diaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Souza Baptista" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6223" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.176" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01204700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Michel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmadryl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12261" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806283v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2253777" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00876268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milan Radovanovic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vijatovic Petrovi&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mann" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.12.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2DPMZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597209v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Der Kooij" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0015-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529289v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Doornik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Ushiba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkj&#230;r" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21952" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTRHBBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.131-143" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D63MSQN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00447972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/836346" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Schwirtlich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2010.21007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411814v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2009.2032286" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de S&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008193" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350378v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350219v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahinja Dosen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan B. Popovic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128007v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-006-0118-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JLCMR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-6362(05)80487-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWNBKT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2003.12.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42M7M401-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.03.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9JW4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289925v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamot-Nonin Manon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oppelt Vera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351187v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165086v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701752v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517555v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villepinte" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77584-0_33" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M&#225;rcia Rodrigues Martins Ferreira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700883v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923987v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couderc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681875v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924013v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304820v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856440" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900030v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_186" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512985" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900330v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513418" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_189" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594162" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630001v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSC.2017.8268200" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375375v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_157" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375373v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_115" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585511v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01547869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384685v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franassis Oliveira Barbosa" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martins Resende" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tierra-Criollo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146772" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276002v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146734" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01203639v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.161" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238305v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labachelerie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006392v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle-Deloustal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096479v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1587.1366" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875060v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340730v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696470" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Sakaguchi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290727" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601861v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Citi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Brown" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090581" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00636909v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588924v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588923v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644057v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00556909v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946492" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00637760v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094978" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502332v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502335v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sablayrolles" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00376055v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407768v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375306v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00439235v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00405360v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viollet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331882v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331881v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331883v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135959v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delign&#232;res" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165450v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165457v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Kurstjens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202629v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202613v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202625v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165447v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bijelic" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popovic" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367927v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165445v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369605" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106026v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105984v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106068v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106446v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babanin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nielsen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkjaer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108663v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ushiba" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doornik" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinkjaer" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109136v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268512v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lydoire" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268479v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268645v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352059v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701002v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666816v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681956v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme R&#250;bio" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mariana Dutra" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Bonfim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01849237v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646687v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506095v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626273" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407771v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334115" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288593v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457941v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823431v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.325" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798223v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_5" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HNFX4RKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649354v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363937v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202617v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/rehabilitation_robotics/functional_rehabilitation__coordination_of_artificial_a nd_natural_controllers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331880v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130770v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Paula R&#250;bio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais van Petten" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647805v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000107v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072624v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01111858v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-azevedo-coste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7379-8004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069528179" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05441239v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Graffagnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Patte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo-Coste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106743" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ferreira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Degeorge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-025-01857-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05006131v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Otmani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Murray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2482894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05346904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2025.2586147" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maggioni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25041079" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165003v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Coelho-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2025.3590453" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879755v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cormier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-024-01323-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trotobas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Fernandes Bonfim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ros&#225;lia de Faria Moraes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais Van Petten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2024.3421667" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883426v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Resende-Martins" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thekla Stefanou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fonseca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22051939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03697149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie William" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2022.102646" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03521088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03597202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hiairrassary" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2022.3156269" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-022-01018-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817189v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19906-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Teissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Geffrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2021.0381" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03093720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyue Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Renaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010099" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Raoult" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PHM.0000000000001898" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03375512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bauchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delleci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rodolphe Vignes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2021.09.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118295v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-021-00805-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03197730v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pontier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahara Graf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02121637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Feuvrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Froger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina M. Griffiths" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2019.03.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daubigney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lucas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10790268.2018.1490098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484732v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Toussaint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-020-00676-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02171464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Taillades" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219079" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02327424v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19204532" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02305548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19194268" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01737321v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13139" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01539038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nau.23325" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01886954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2871763" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609311v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.201" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01636985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos R Popovic" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Mayr" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13052" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656602v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7120" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2017.07.182" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Parent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2017.02.099" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01515473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentiane Venture" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2676465" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01412163v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Padilha Lanari Bo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana A Guimaraes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Eduardo Gutierrez Paredes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisses de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01638837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Verna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.13059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01656814v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Bergeron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Berkelmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin Martins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233; Fornusek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2017.7219" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585285v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Bijak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Musar&#242;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Carraro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6369" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01598025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01363978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6070" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01373662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2016.09.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21L2MCV8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01338316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Chenu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa C. S. Couto-Paz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6085" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01252732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Mombaur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16010012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384676v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Lopes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ochoa-Diaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Souza Baptista" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6223" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01379187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejtm.2016.6018" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238411v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lebrun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Begel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Castelnovo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.176" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01235810v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-014-1227-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01068117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cotton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.08.017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K89W2PV1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348662v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Cadic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.12.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M8GRW4X-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01146757v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Henkous" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ner.12286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NMTNM6N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01204700v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B. Michel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desmadryl" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Puel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bourien" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.13021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350397v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aor.12261" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00922705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mazza" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140100370" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00951769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806283v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2013.2253777" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340711v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lengagne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51901" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908533v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1032-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2BRGZGSL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00675880v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0016-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00876268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Djuri&#263;-Jovi&#269;i&#263;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milan Radovanovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vijatovic Petrovi&#263;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.12.019" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP2DPMZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597209v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00597214v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laforet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q8WCBJGX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00684918v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman van Der Kooij" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-012-0015-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529289v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Doornik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Ushiba" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkj&#230;r" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21952" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RTRHBBJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00631528v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Makssoud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-011-0445-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT1WZHHB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Boretius" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/3/036023" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-MX72C2DM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00503037v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.131-143" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-D63MSQN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00447972v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Yoshida" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/836346" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00441185v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Schwirtlich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2010.21007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411814v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2009.2032286" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ceccato" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de S&#232;ze" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Cazalets" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008193" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350378v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blonz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350219v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165434v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Strahinja Dosen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan B. Popovic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128007v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amblard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-006-0118-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JLCMR8R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105352v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-6362(05)80487-4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWNBKT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108566v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2003.12.001" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42M7M401-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078465v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2004.03.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9JW4DB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119463v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288030v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289925v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Baum" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamot-Nonin Manon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oppelt Vera" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05351187v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05165086v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517555v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villepinte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77584-0_33" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701752v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706628v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Moullet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Carpentier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706577v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700894v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M&#225;rcia Rodrigues Martins Ferreira" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700883v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141469v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03923987v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Couderc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cormier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681875v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681557v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03702524v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Oliveira Fonseca" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03924013v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304820v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02304800v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2019.8856440" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900030v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_186" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891188v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pereira" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01924841v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512985" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900330v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8513418" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900025v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01845-0_189" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01900033v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594162" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375375v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_157" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01630001v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSC.2017.8268200" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375373v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46669-9_115" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01585511v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01547869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01316291v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276002v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146734" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01203639v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.10.161" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01384685v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franassis Oliveira Barbosa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Martins Resende" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tierra-Criollo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146772" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237858v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Souquet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez Alfredo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laporte" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER.2015.7146686" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238305v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Labachelerie" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006392v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle-Deloustal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096479v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1587.1366" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00875060v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340730v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696470" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pierella" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290307" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00725204v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6345935" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736801v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiya Sakaguchi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioRob.2012.6290727" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00636909v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644057v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588923v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588924v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644560v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601861v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Citi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emery Brown" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6090581" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00601675v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Maciejasz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00556909v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946492" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00637760v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094978" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617233v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00644067v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506246v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2010.5627007" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502332v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00473033v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502335v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sablayrolles" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00408213v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pascual-Font" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375306v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407768v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00376055v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429407v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00439235v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00405360v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hogrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Viollet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331881v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331883v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00320539v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331882v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00345832v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00321075v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202613v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202629v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165457v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathijs Kurstjens" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189892v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135959v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simon" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delign&#232;res" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165450v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202625v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165447v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Bijelic" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popovic" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367927v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00165445v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369605" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00176547v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maimoun" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00100349v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128011v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cath&#233;bras" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106026v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bernard" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105984v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106068v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106446v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Grey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babanin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nielsen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sinkjaer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108917v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108663v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ushiba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Doornik" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sinkjaer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109136v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108918v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268479v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268512v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lydoire" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268645v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268643v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352059v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05119468v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701002v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03666816v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03681956v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme R&#250;bio" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Mariana Dutra" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Bonfim" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01849237v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646687v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653692v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Argon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20110100067" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00588925v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00495391v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00506095v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626273" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407771v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5334115" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288593v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457941v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00823431v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.325" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798223v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36368-9_5" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HNFX4RKS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649354v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531677v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ma&#239;moun" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Papaiordanidou" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363937v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531683v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00395562v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00202617v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/rehabilitation_robotics/functional_rehabilitation__coordination_of_artificial_a nd_natural_controllers" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371785v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5198" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331880v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130770v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Paula R&#250;bio" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Maria Vallad&#227;o Novais van Petten" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647805v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000107v2" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072624v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01111858v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>