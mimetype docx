--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine balague </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les risques de l'intelligence artificielle en finance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La finance à l'ère de l'intelligence artificielle, 159, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.159.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating misinformation and disinformation: how definition ambiguity limits the DSA's implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.619-646. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231251391980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to implement Responsible Digital Innovation: dimensions, best practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.113-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reality to world. A critical perspective on AI fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Business Ethics in the Era of Artificial Intelligence, 178 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-022-05055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les objets connectés grand public : proposition d’une taxonomie centrée sur l’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.70-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques des objets communicants personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things devices appropriation process : the Dynamic Interactions Value Appropriation (DIVA) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.102082. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre individus, des interactions encore mal connues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence&amp;quot;: Which services, which applications, which results and which development today in clinical research? Which impact on the quality of care? Which recommendations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Henri Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (1), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé : pourquoi certains objets connectés sont un succès et d'autres font un flop ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des algorithmes responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotech.info </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation in innovation contest platforms : a network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altay Seref Ozaygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification and influence of social roles in a social media product community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.337 - 362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétition à la coopétition : les nouvelles formes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.11 - 24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation : competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.1640002. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, nouveaux collaborateurs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (100), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing branded mobile apps : fundamentals and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, une opportunité pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE Bercy : la lettre d’information de l’Intelligence Economique des Ministères économiques et financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.8 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using blogs to solicit consumer feedback : the role of directive questioning versus no questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intmar.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between dissatisfaction, complaints and subsequent behavior in electronic marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.475-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Janghyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique du comportement d'achat sur Internet et de l'impact de l'e-mailing par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents systems modeling by Petri networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDAMBA Journal 3rd Thesis competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et analyse de la multi-fidélité aux magasins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dreze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.71 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2024 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISAQ – Department of Management and Quantitative Studies (Università degli Studi di Napoli Parthenope, Italy); IDTSE – Management Department (Paris School of Business, France), May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ISPIM innovation conference. "Local Innovation Ecosystems for Global Impact"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn Creative Hub (Kultuurikatel)., Jun 2024, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for responsible digital innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2023 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Business; Università degli Studi di Napoli Parthenope, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of consumer perceptions of the ethics of machine learning in the appropriation of artificial intelligence-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS Society for Marketing Science (ISMS); The James M. Kilts Center for Marketing (The University of Chicago Booth School of Business), Jun 2022, Chicago (Virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’utilisation des technologies de l’information en santé en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'Acfas : Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2022 : International Conference on Partial Least Squares Structural Equation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde – L’homme doit-il (peut-il) conserver la maîtrise de l’accélération technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Salobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-thique : 1ères Assises Éthique et technologies du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big 2021 : "Conquérir pour servir l’avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bpifrance, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique dans le développement de l’IA face aux biais des données et aux effets de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Éthique et Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO (Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication - ULR 4073) - Université de Lille, Apr 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and governance of AI: a matter of common interest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Pierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Health 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques auprès d’adolescents diabétiques : effets perçus par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la SFEDP : Société Française d'Endocrinologie et Diabétologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech trust dans la smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2020 : 15th International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses Stop Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 &amp; Traçage numérique : comment concilier santé et libertés individuelles ? 2nde conférence du cycle "NumériqueS en temps de criseS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Digital; Chaire UNESCO ITEN (Innovation, Transmission, Édition Numériques) (Fondation Maison des Sciences de l’Homme et Université Paris 8); UNESCO, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Smart de Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition d’EVER Monaco (Ecologic Vehicles Renewable Energies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISAI: Ethical Information System based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréa Baïada-Hirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de présentation des projets de recherche Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Télécom SudParis (TSP); Fondation du Risque Louis Bachelier; SciencesPo Paris, Dec 2020, Paris (Séminaire de recherche en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information biologique : sa perception dans les médias et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Enjeux éthiques du numérique en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Santé et l’équipe Organicom du LERASS - Université de Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of AIM Research Center on Artificial Intelligence in Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la Fédération Nationale des Chambres Professionnelles. Intelligence Artificielle, aube ou crépuscule de l'humanité ? Le procès du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Compact Nations unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle responsable et ses enjeux éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les enjeux éthiques de l'intelligence artificielle". Le Cercle d'Éthique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le numérique, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence #RESET 2019. Réinventer le numérique, urgent, vital et… stratégique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi développer une intelligence artificielle responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition Bpifrance Inno Génération 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : les enjeux en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de santé aux risques du numérique. Journée d’étude organisée par CREIS-Terminal &amp; CECIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, intelligence artificielle et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres Santé Société Georges Canguilhem (Euro Cos Humanisme &amp; Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using responsible artificial intelligence in product recommender systems in marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry-Sénart Sciences et Innovation. "Éthique de l’Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage, fake news, fiabilité des algorithmes... quelle éthique et quel contrôle pour le Big Data et les algorithmes d'IA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards incorporating ethics in recommendation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technologies et IA Responsables. Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Big Data modifies tools for responsible AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIS 2019 : International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, Society & digital : going beyond &amp;quot;digital for the happy few</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDATE Digiworld Summit 2020. SCALING Rebuilding the digital society with people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HAS "Construction et dialogue des savoirs – vers de meilleures décisions individuelles et collectives en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement Utopia. Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Consumer Internet of Things appropriation: a hierarchical component modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 : 48th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring motivations and impacts of consumer Internet of Things appropriation : an advanced Partial Least Square - Structural Equation Modelling (PLS-SEM) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients connectés, médecins connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro Digital Health. Congrès du Numérique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transparence des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelle transparence ? quelle confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter son territore par les données de santé. L'éthique du traitement de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris HealthCare Week. Conférences et journées métiers de la FHF (Fédération Hospitalière de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and responsibility of technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE2018 : Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehiques étiquettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres InCité : #2 Humain demain? La rencontre des arts &amp; des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, réseaux d'influence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de la Société Française d’Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible research and ethics on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de discussion sur l'impact de l'intelligence artificielle sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'IA Responsable en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intelligence Artificielle pour l’Homme et sa Santé. Évry-Sénart Sciences et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies dans le domaine de la santé, focus sur les algorithmes et les objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles – Big data. Conférence franco-hungaro-européenne "Santé connectée : les enjeux éthiques et juridiques de la protection des données personnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer la confiance en e-santé via une éthique des algorithmes et des technologies d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des algorithmes sur les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CERNA-SIF "Une éthique des algorithmes : une exigence morale et un avantage concurrentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouvelles évaluations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDMH Congress : When Doctors Meet Hackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'appropriation des objets connectés par les consommateurs : une étude sur les usages effectifs quotidiens de la montre connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique des actions et éthique. L'exemple du marketing prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Algorithmes, les nouveaux décideurs ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des algorithmes, enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 2017 de la plateforme "Ethique et Biosciences" : Ethique, robotique, et applications en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing cross-platform information propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les marques à l'ère digitale : enjeux et facteurs clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il encore une place pour le marqueteur à l’heure de la marque digitale ? (Rencontre d'hiver de l'AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel on policy and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSNA17 : Recent Ethical Challenges in Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques et l'humain : pouvons-nous améliorer le parcours du patient lombo-radiculalgique A. Dodge par leur complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée innovante et réseaux sociaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque d'Ile de Science Paris-Saclay "Les nouveaux espaces de la créativité""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent basée sur la confiance pour évaluer la performance des plateformes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2017 : Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il innover pour mieux enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Management Identité Légitimité (MIL). "Les faces cachées de l'innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalgo and DataIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Algorithme &amp; Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des Objets Connectés en Santé sont-ils illimités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCS Dijon 2017 : 3ème Colloque des Objets Connectés et Applications de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MSH Paris-Saclay. "Le pouvoir des algorithmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social dynamics in coopetition networks using trust awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et données des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mouv'INSA "Vie privée et données des objets connectés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing collective intelligence through coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Collective Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, Ny, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et santé : buzz ou nouvelle médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-débat #esanteUNIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la numérisation de l’économie organisée par la commission des affaires économiques de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre santé connectée et la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-santé : bénéfices, enjeux et perspectives pour une santé connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des réseaux sociaux dans le dialogue singulier entre le patient et son praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es HospiLike conférences Rencontre des Réseaux sociaux hospitaliers. "La relation patient/médecin à l’épreuve des réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ Idea evaluation and networks in innovation contest platforms, 2/ exploration de l'appropriation des montres connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche de l'Université Paris-Est Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la loyauté des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique de la recherche en numérique. Gouvernance des algorithmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT Week 2016 - EuraTechnologies. "Give sense to our future world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodes pédagogiques, retournez à l'école du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en Or, Innovation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Réseaux Sociaux et Objets Connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry Sciences et Innovation. "Les Objets Connectés, du capteur aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Morning Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau : moteur de la révolution de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, une @infirmière pour un @patient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'infirmière, atout majeur de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société de l'information et de la communication. Débat de l'Ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre national des médecins. Conseil national de l’Ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart objects and social networks challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understand the issues and challenges of the connected world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopetition innovation contests : design and effects on user behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2016 : information and Communication Technologies in Organizations and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, bien commun de la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de sa santé. Vers quelle autonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2016 : 45th Annual Conference of European Marketing Academy. "Marketing in the Age of Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée aux données. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La donnée n’est pas donnée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure social metrics with Sodatech : a monitoring and analysis platform of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2015 : The 9th International Conference on Web and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks with network structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2015 : 44th Annual Conference of European Marketing Academy. "Collaboration in Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des structures de réseaux explicatives des comportements de consommation, de participation et de production sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les réseaux sociaux dans sa stratégie d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Mardis de l'IE de la Chaire Intelligence Économique et Stratégie des Organisations (IESO) de la Fondation Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiification of influencers : the case of cooking bloggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du bouche à oreille en ligne dans les communautés de marques sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design framework of branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2014 : 16th International Conference on Human-Computer interaction with mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.507 - 512, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628363.2634224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUST Mix Strategy for branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2014 : International Conference on Mobile Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the influential bloggers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2014 : 43rd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New social network metrics for CRM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste De La Robertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards motivations, behaviors, usages and network effects on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chaire Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde réel à la Cuisine 2.0 : exploration de l'évolution des comportements dans l'univers de la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de recherche sur le e-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branded social games : impact of player's behaviors on brand equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Facebook users' activity to information diffusion in the social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2013 : 42nd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot;mutual friends&amp;quot; affect viral diffusion on Facebook ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2012 : 41st Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward usages, friendships and behaviors on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards youngsters' acceptance of electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2011 : 40th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling call centers agent client interaction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are phone trade conversations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA '10 : XVII International Sociological Association World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys&amp;quot; : enjeux du développement des études en ligne et premières recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling youngsters' attitude toward using future electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which online interactive platform to test products ? : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2009 : 38th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of consumer's emotion during product interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2009 : 3rd International Conference on Affective Computing and Intelligent Interaction and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home users blogs to test products : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2008 : 30th Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement viral des internautes lors de jeux promotionnels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2008 : 24ème Congrès de l'Association Française de marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viralpropensity ? A Bayesian network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-post-purchase satisfaction versus overall services satisfaction : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2007 : 36th European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Bayesian networks to principal component analysis to detect e-satisfaction factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2007 : Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Florès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2007 : XXIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-les- Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between dissatisfaction, complaints and subsequent behavior in electronic marketplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel viral des internautes : utopie ou réalité ? Une approche par les réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2006 : XXIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viral propensity? A Bayesian networks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web users networks modeling by Stochastic Petri Net : the wish list case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2005 : 34th European Marketing Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la performance et optimisation d'opération de marketing viral on line par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées e-marketing 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de l'impact viral d'un jeu promotionnel on line par les réseaux de Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2005 : XXIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model assess e-mailing impacts on web visit and purchase by using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2004 : Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net model for a marketing multi-agent application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2003 : 32nd European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Braga, Portugal. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA et responsabilité numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux‎ : 50 outils, 13 plans d'action, 6 ressources numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205, 2022, Pro en, 978-2-311-62468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 : 15 ans déjà et après ? : 7 pistes pour réenchanter Internet !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363, 2020, 978-2-36778-239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres...‎ : quels réseaux sociaux pour votre entreprise ?. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.260, 2016, Apprendre, toujours, Apprendre, toujours, 978-2-7440-6663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.248, 2012, Village Mondial ; Apprendre, toujours, Village Mondial ; Apprendre, toujours, 978-2-7440-6522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du web à la française : inspirez-vous de vente-privee.com, PriceMinister, Deezer, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.166, 2012, Village Mondial ; Apprendre, toujours, 978-2-7440-6521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et entreprise, les bonnes pratiques‎ : Facebook, Twitter, Google +, LinkedIn, YouTube, etc. !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.230, 2011, Village mondial ; Management, Village mondial ; Management, 978-2-7440-6481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson-Village Mondial, pp.238, 2010, Village mondial ; Management, 978-2-7440-6419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, l'Internet pour tous : 15 mesures pour réduire la fracture numérique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Editions Jacob-Duvernet ISBN : 978-2-84724-160-0,, pp.96., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'aventure Internet : une révolution à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hussherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jacob-Duvernet, pp.205, 2007, 978-2-84724-139-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder les défis éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique responsable pour un monde plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will AI contribute to improving individual and global health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for ecology, health, and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.77-91, 2025, 978-1-0353-4625-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035346264.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher-order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art in Partial Least Squares Structural Equation Modeling (PLS-SEM) : methodological extensions and applications in the social sciences and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.61-73, 2023, Springer Proceedings in Business and Economics (SPBE), 978-3-031-34588-3. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani; Renaud Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-121, 2021, 978-1-83910-438-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éthique des algorithmes et de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum sur le traitement des données numériques : réflexions et bonnes pratiques éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre blanc ADEL, pp.114 - 116, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social networks to mobile social networks : applications in the marketing evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.26 - 50, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile social commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.159 - 175, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation: competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of creativity in the management of innovation : state of the art and future research outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, pp.123 - 148, 2017, Series on Technology Management, 978-1-78634-200-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786342010_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau paradigme en marketing généré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Jutand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.144 - 153, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contours de l'entreprise 2.0 : ruptures, innovations et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.99 - 102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les réseaux sociaux d'entreprises évoluent-ils et participent-ils à la renaissance numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.67 - 73, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys : enjeux du développement des études en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang N'guyen; Priscillia Créach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, [20 et 21 mai 2010 à Dinan]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises ne peuvent plus passer à côté des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recrutement : typologie, controverses et pratiques responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT: research evidence-based controversies, regulations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la proposition de réglementation européenne aux incidents éthiques de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil national du Numérique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ferry 3.0. Bâtir une école créative et juste dans un monde numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bloch-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national du numérique (CNNum). 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing viral marketing games : the contribution of Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens d’une société numérique : accès, littératie, médiations, pouvoir d’agir : pour une nouvelle politique d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National du Numérique (CNNum). 2013, 88 p. (document principal) + 306 p. (annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Online Forums for In-Home Product Testing: A Field Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine balague </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les risques de l'intelligence artificielle en finance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La finance à l'ère de l'intelligence artificielle, 159, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.159.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating misinformation and disinformation: how definition ambiguity limits the DSA's implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.619-646. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231251391980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to implement Responsible Digital Innovation: dimensions, best practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.113-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reality to world. A critical perspective on AI fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Business Ethics in the Era of Artificial Intelligence, 178 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-022-05055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les objets connectés grand public : proposition d’une taxonomie centrée sur l’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.70-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques des objets communicants personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things devices appropriation process : the Dynamic Interactions Value Appropriation (DIVA) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.102082. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre individus, des interactions encore mal connues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence&amp;quot;: Which services, which applications, which results and which development today in clinical research? Which impact on the quality of care? Which recommendations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Henri Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (1), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des algorithmes responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotech.info </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé : pourquoi certains objets connectés sont un succès et d'autres font un flop ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation in innovation contest platforms : a network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altay Seref Ozaygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification and influence of social roles in a social media product community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.337 - 362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétition à la coopétition : les nouvelles formes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.11 - 24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation : competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.1640002. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, nouveaux collaborateurs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (100), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, une opportunité pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE Bercy : la lettre d’information de l’Intelligence Economique des Ministères économiques et financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.8 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing branded mobile apps : fundamentals and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using blogs to solicit consumer feedback : the role of directive questioning versus no questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intmar.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between dissatisfaction, complaints and subsequent behavior in electronic marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.475-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Janghyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique du comportement d'achat sur Internet et de l'impact de l'e-mailing par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents systems modeling by Petri networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDAMBA Journal 3rd Thesis competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et analyse de la multi-fidélité aux magasins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dreze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.71 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2024 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISAQ – Department of Management and Quantitative Studies (Università degli Studi di Napoli Parthenope, Italy); IDTSE – Management Department (Paris School of Business, France), May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ISPIM innovation conference. "Local Innovation Ecosystems for Global Impact"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn Creative Hub (Kultuurikatel)., Jun 2024, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for responsible digital innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2023 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Business; Università degli Studi di Napoli Parthenope, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of consumer perceptions of the ethics of machine learning in the appropriation of artificial intelligence-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS Society for Marketing Science (ISMS); The James M. Kilts Center for Marketing (The University of Chicago Booth School of Business), Jun 2022, Chicago (Virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’utilisation des technologies de l’information en santé en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'Acfas : Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2022 : International Conference on Partial Least Squares Structural Equation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde – L’homme doit-il (peut-il) conserver la maîtrise de l’accélération technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Salobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-thique : 1ères Assises Éthique et technologies du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big 2021 : "Conquérir pour servir l’avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bpifrance, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique dans le développement de l’IA face aux biais des données et aux effets de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Éthique et Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO (Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication - ULR 4073) - Université de Lille, Apr 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and governance of AI: a matter of common interest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Pierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Health 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques auprès d’adolescents diabétiques : effets perçus par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la SFEDP : Société Française d'Endocrinologie et Diabétologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech trust dans la smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2020 : 15th International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Smart de Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition d’EVER Monaco (Ecologic Vehicles Renewable Energies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses Stop Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 &amp; Traçage numérique : comment concilier santé et libertés individuelles ? 2nde conférence du cycle "NumériqueS en temps de criseS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Digital; Chaire UNESCO ITEN (Innovation, Transmission, Édition Numériques) (Fondation Maison des Sciences de l’Homme et Université Paris 8); UNESCO, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Enjeux éthiques du numérique en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Santé et l’équipe Organicom du LERASS - Université de Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information biologique : sa perception dans les médias et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISAI: Ethical Information System based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréa Baïada-Hirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de présentation des projets de recherche Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Télécom SudParis (TSP); Fondation du Risque Louis Bachelier; SciencesPo Paris, Dec 2020, Paris (Séminaire de recherche en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Compact Nations unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la Fédération Nationale des Chambres Professionnelles. Intelligence Artificielle, aube ou crépuscule de l'humanité ? Le procès du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle responsable et ses enjeux éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les enjeux éthiques de l'intelligence artificielle". Le Cercle d'Éthique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le numérique, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence #RESET 2019. Réinventer le numérique, urgent, vital et… stratégique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi développer une intelligence artificielle responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition Bpifrance Inno Génération 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : les enjeux en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de santé aux risques du numérique. Journée d’étude organisée par CREIS-Terminal &amp; CECIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, intelligence artificielle et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres Santé Société Georges Canguilhem (Euro Cos Humanisme &amp; Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using responsible artificial intelligence in product recommender systems in marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry-Sénart Sciences et Innovation. "Éthique de l’Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage, fake news, fiabilité des algorithmes... quelle éthique et quel contrôle pour le Big Data et les algorithmes d'IA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of AIM Research Center on Artificial Intelligence in Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards incorporating ethics in recommendation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technologies et IA Responsables. Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Big Data modifies tools for responsible AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIS 2019 : International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, Society & digital : going beyond &amp;quot;digital for the happy few</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDATE Digiworld Summit 2020. SCALING Rebuilding the digital society with people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HAS "Construction et dialogue des savoirs – vers de meilleures décisions individuelles et collectives en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement Utopia. Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Consumer Internet of Things appropriation: a hierarchical component modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 : 48th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring motivations and impacts of consumer Internet of Things appropriation : an advanced Partial Least Square - Structural Equation Modelling (PLS-SEM) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients connectés, médecins connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro Digital Health. Congrès du Numérique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter son territore par les données de santé. L'éthique du traitement de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris HealthCare Week. Conférences et journées métiers de la FHF (Fédération Hospitalière de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transparence des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelle transparence ? quelle confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and responsibility of technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE2018 : Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehiques étiquettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres InCité : #2 Humain demain? La rencontre des arts &amp; des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, réseaux d'influence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de la Société Française d’Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible research and ethics on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de discussion sur l'impact de l'intelligence artificielle sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'IA Responsable en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intelligence Artificielle pour l’Homme et sa Santé. Évry-Sénart Sciences et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies dans le domaine de la santé, focus sur les algorithmes et les objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles – Big data. Conférence franco-hungaro-européenne "Santé connectée : les enjeux éthiques et juridiques de la protection des données personnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des algorithmes sur les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CERNA-SIF "Une éthique des algorithmes : une exigence morale et un avantage concurrentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouvelles évaluations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDMH Congress : When Doctors Meet Hackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique des actions et éthique. L'exemple du marketing prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Algorithmes, les nouveaux décideurs ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'appropriation des objets connectés par les consommateurs : une étude sur les usages effectifs quotidiens de la montre connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des algorithmes, enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 2017 de la plateforme "Ethique et Biosciences" : Ethique, robotique, et applications en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing cross-platform information propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les marques à l'ère digitale : enjeux et facteurs clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il encore une place pour le marqueteur à l’heure de la marque digitale ? (Rencontre d'hiver de l'AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel on policy and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSNA17 : Recent Ethical Challenges in Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques et l'humain : pouvons-nous améliorer le parcours du patient lombo-radiculalgique A. Dodge par leur complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée innovante et réseaux sociaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque d'Ile de Science Paris-Saclay "Les nouveaux espaces de la créativité""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent basée sur la confiance pour évaluer la performance des plateformes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2017 : Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer la confiance en e-santé via une éthique des algorithmes et des technologies d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il innover pour mieux enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Management Identité Légitimité (MIL). "Les faces cachées de l'innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalgo and DataIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Algorithme &amp; Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des Objets Connectés en Santé sont-ils illimités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCS Dijon 2017 : 3ème Colloque des Objets Connectés et Applications de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et données des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mouv'INSA "Vie privée et données des objets connectés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MSH Paris-Saclay. "Le pouvoir des algorithmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social dynamics in coopetition networks using trust awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des réseaux sociaux dans le dialogue singulier entre le patient et son praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es HospiLike conférences Rencontre des Réseaux sociaux hospitaliers. "La relation patient/médecin à l’épreuve des réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ Idea evaluation and networks in innovation contest platforms, 2/ exploration de l'appropriation des montres connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche de l'Université Paris-Est Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la loyauté des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique de la recherche en numérique. Gouvernance des algorithmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing collective intelligence through coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Collective Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, Ny, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et santé : buzz ou nouvelle médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-débat #esanteUNIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la numérisation de l’économie organisée par la commission des affaires économiques de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre santé connectée et la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-santé : bénéfices, enjeux et perspectives pour une santé connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT Week 2016 - EuraTechnologies. "Give sense to our future world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodes pédagogiques, retournez à l'école du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en Or, Innovation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Réseaux Sociaux et Objets Connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry Sciences et Innovation. "Les Objets Connectés, du capteur aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Morning Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau : moteur de la révolution de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, une @infirmière pour un @patient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'infirmière, atout majeur de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société de l'information et de la communication. Débat de l'Ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre national des médecins. Conseil national de l’Ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart objects and social networks challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understand the issues and challenges of the connected world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopetition innovation contests : design and effects on user behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2016 : information and Communication Technologies in Organizations and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, bien commun de la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de sa santé. Vers quelle autonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2016 : 45th Annual Conference of European Marketing Academy. "Marketing in the Age of Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée aux données. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La donnée n’est pas donnée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure social metrics with Sodatech : a monitoring and analysis platform of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2015 : The 9th International Conference on Web and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks with network structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2015 : 44th Annual Conference of European Marketing Academy. "Collaboration in Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des structures de réseaux explicatives des comportements de consommation, de participation et de production sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les réseaux sociaux dans sa stratégie d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Mardis de l'IE de la Chaire Intelligence Économique et Stratégie des Organisations (IESO) de la Fondation Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du bouche à oreille en ligne dans les communautés de marques sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design framework of branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2014 : 16th International Conference on Human-Computer interaction with mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.507 - 512, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628363.2634224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiification of influencers : the case of cooking bloggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUST Mix Strategy for branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2014 : International Conference on Mobile Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New social network metrics for CRM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste De La Robertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the influential bloggers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2014 : 43rd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde réel à la Cuisine 2.0 : exploration de l'évolution des comportements dans l'univers de la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de recherche sur le e-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards motivations, behaviors, usages and network effects on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chaire Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branded social games : impact of player's behaviors on brand equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Facebook users' activity to information diffusion in the social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2013 : 42nd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot;mutual friends&amp;quot; affect viral diffusion on Facebook ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2012 : 41st Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward usages, friendships and behaviors on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards youngsters' acceptance of electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2011 : 40th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are phone trade conversations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA '10 : XVII International Sociological Association World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling call centers agent client interaction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys&amp;quot; : enjeux du développement des études en ligne et premières recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling youngsters' attitude toward using future electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which online interactive platform to test products ? : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2009 : 38th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of consumer's emotion during product interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2009 : 3rd International Conference on Affective Computing and Intelligent Interaction and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home users blogs to test products : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2008 : 30th Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement viral des internautes lors de jeux promotionnels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2008 : 24ème Congrès de l'Association Française de marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viralpropensity ? A Bayesian network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-post-purchase satisfaction versus overall services satisfaction : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2007 : 36th European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Bayesian networks to principal component analysis to detect e-satisfaction factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2007 : Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Florès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2007 : XXIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-les- Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between dissatisfaction, complaints and subsequent behavior in electronic marketplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel viral des internautes : utopie ou réalité ? Une approche par les réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2006 : XXIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viral propensity? A Bayesian networks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web users networks modeling by Stochastic Petri Net : the wish list case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2005 : 34th European Marketing Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la performance et optimisation d'opération de marketing viral on line par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées e-marketing 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de l'impact viral d'un jeu promotionnel on line par les réseaux de Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2005 : XXIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model assess e-mailing impacts on web visit and purchase by using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2004 : Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net model for a marketing multi-agent application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2003 : 32nd European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Braga, Portugal. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA et responsabilité numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux‎ : 50 outils, 13 plans d'action, 6 ressources numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205, 2022, Pro en, 978-2-311-62468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 : 15 ans déjà et après ? : 7 pistes pour réenchanter Internet !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363, 2020, 978-2-36778-239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres...‎ : quels réseaux sociaux pour votre entreprise ?. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.260, 2016, Apprendre, toujours, Apprendre, toujours, 978-2-7440-6663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.248, 2012, Village Mondial ; Apprendre, toujours, Village Mondial ; Apprendre, toujours, 978-2-7440-6522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du web à la française : inspirez-vous de vente-privee.com, PriceMinister, Deezer, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.166, 2012, Village Mondial ; Apprendre, toujours, 978-2-7440-6521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et entreprise, les bonnes pratiques‎ : Facebook, Twitter, Google +, LinkedIn, YouTube, etc. !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.230, 2011, Village mondial ; Management, Village mondial ; Management, 978-2-7440-6481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson-Village Mondial, pp.238, 2010, Village mondial ; Management, 978-2-7440-6419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, l'Internet pour tous : 15 mesures pour réduire la fracture numérique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Editions Jacob-Duvernet ISBN : 978-2-84724-160-0,, pp.96., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'aventure Internet : une révolution à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hussherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jacob-Duvernet, pp.205, 2007, 978-2-84724-139-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder les défis éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique responsable pour un monde plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will AI contribute to improving individual and global health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for ecology, health, and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.77-91, 2025, 978-1-0353-4625-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035346264.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher-order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art in Partial Least Squares Structural Equation Modeling (PLS-SEM) : methodological extensions and applications in the social sciences and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.61-73, 2023, Springer Proceedings in Business and Economics (SPBE), 978-3-031-34588-3. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani; Renaud Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-121, 2021, 978-1-83910-438-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éthique des algorithmes et de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum sur le traitement des données numériques : réflexions et bonnes pratiques éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre blanc ADEL, pp.114 - 116, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social networks to mobile social networks : applications in the marketing evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.26 - 50, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile social commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.159 - 175, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation: competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of creativity in the management of innovation : state of the art and future research outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, pp.123 - 148, 2017, Series on Technology Management, 978-1-78634-200-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786342010_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau paradigme en marketing généré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Jutand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.144 - 153, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contours de l'entreprise 2.0 : ruptures, innovations et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.99 - 102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les réseaux sociaux d'entreprises évoluent-ils et participent-ils à la renaissance numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.67 - 73, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys : enjeux du développement des études en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang N'guyen; Priscillia Créach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, [20 et 21 mai 2010 à Dinan]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises ne peuvent plus passer à côté des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recrutement : typologie, controverses et pratiques responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT: research evidence-based controversies, regulations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la proposition de réglementation européenne aux incidents éthiques de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil national du Numérique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ferry 3.0. Bâtir une école créative et juste dans un monde numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bloch-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national du numérique (CNNum). 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing viral marketing games : the contribution of Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens d’une société numérique : accès, littératie, médiations, pouvoir d’agir : pour une nouvelle politique d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National du Numérique (CNNum). 2013, 88 p. (document principal) + 306 p. (annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Online Forums for In-Home Product Testing: A Field Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seigneurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251391980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.047.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05055-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeling Zhong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2019.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Alexandre Elmoukhliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azancot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Boissel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altay Seref Ozaygen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2018.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQT6HLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghassany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2016.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2015.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Valck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intmar.2012.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Janghyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janghyuk Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daudigeos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dreze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salobir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trichet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504683v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Pierse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;a Ba&#239;ada-Hir&#232;che" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418805v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907065v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Rochd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lair" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wendling" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John Matthews" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820328v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820282v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680748v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680476v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Louati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427433v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273621v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273627v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2634224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681044v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillasson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ducourant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudable" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349567" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flor&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dr&#232;ze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311624717-pro-en-reseaux-sociaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Brahimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Baillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/home/265-web-20-15-ans-deja-et-apres-7-pistes-pour-reenchanter-internet-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carduner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hussherr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosanvallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/former-a-lere-de-lia/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035346264.00016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/artificial-intelligence-for-sustainable-value-creation-9781839104381.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531352v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786342010_0007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Legros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mercadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blecher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch-Pujo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00829079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Harris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00692168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00591249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seigneurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251391980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.047.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05055-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeling Zhong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2019.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Alexandre Elmoukhliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azancot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Boissel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altay Seref Ozaygen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2018.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQT6HLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghassany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2016.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2015.01.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Valck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intmar.2012.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Janghyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janghyuk Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daudigeos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dreze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salobir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trichet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Pierse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;a Ba&#239;ada-Hir&#232;che" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165828v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Rochd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lair" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wendling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John Matthews" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680476v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Louati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2634224" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillasson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ducourant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudable" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349567" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flor&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dr&#232;ze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311624717-pro-en-reseaux-sociaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Brahimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Baillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/home/265-web-20-15-ans-deja-et-apres-7-pistes-pour-reenchanter-internet-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carduner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hussherr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosanvallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/former-a-lere-de-lia/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035346264.00016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/artificial-intelligence-for-sustainable-value-creation-9781839104381.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531352v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786342010_0007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Legros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mercadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blecher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch-Pujo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00829079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Harris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00692168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00591249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>