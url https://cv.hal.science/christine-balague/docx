--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine balague </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les risques de l'intelligence artificielle en finance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La finance à l'ère de l'intelligence artificielle, 159, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.159.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating misinformation and disinformation: how definition ambiguity limits the DSA's implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.619-646. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231251391980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to implement Responsible Digital Innovation: dimensions, best practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.113-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reality to world. A critical perspective on AI fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Business Ethics in the Era of Artificial Intelligence, 178 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-022-05055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les objets connectés grand public : proposition d’une taxonomie centrée sur l’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.70-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques des objets communicants personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things devices appropriation process : the Dynamic Interactions Value Appropriation (DIVA) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.102082. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre individus, des interactions encore mal connues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence&amp;quot;: Which services, which applications, which results and which development today in clinical research? Which impact on the quality of care? Which recommendations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Henri Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (1), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des algorithmes responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotech.info </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé : pourquoi certains objets connectés sont un succès et d'autres font un flop ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation in innovation contest platforms : a network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altay Seref Ozaygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification and influence of social roles in a social media product community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.337 - 362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétition à la coopétition : les nouvelles formes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.11 - 24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation : competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.1640002. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, nouveaux collaborateurs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (100), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, une opportunité pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE Bercy : la lettre d’information de l’Intelligence Economique des Ministères économiques et financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.8 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing branded mobile apps : fundamentals and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using blogs to solicit consumer feedback : the role of directive questioning versus no questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intmar.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between dissatisfaction, complaints and subsequent behavior in electronic marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.475-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Janghyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique du comportement d'achat sur Internet et de l'impact de l'e-mailing par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents systems modeling by Petri networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDAMBA Journal 3rd Thesis competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et analyse de la multi-fidélité aux magasins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dreze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.71 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2024 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISAQ – Department of Management and Quantitative Studies (Università degli Studi di Napoli Parthenope, Italy); IDTSE – Management Department (Paris School of Business, France), May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ISPIM innovation conference. "Local Innovation Ecosystems for Global Impact"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn Creative Hub (Kultuurikatel)., Jun 2024, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for responsible digital innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2023 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Business; Università degli Studi di Napoli Parthenope, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of consumer perceptions of the ethics of machine learning in the appropriation of artificial intelligence-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS Society for Marketing Science (ISMS); The James M. Kilts Center for Marketing (The University of Chicago Booth School of Business), Jun 2022, Chicago (Virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’utilisation des technologies de l’information en santé en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'Acfas : Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2022 : International Conference on Partial Least Squares Structural Equation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde – L’homme doit-il (peut-il) conserver la maîtrise de l’accélération technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Salobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-thique : 1ères Assises Éthique et technologies du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big 2021 : "Conquérir pour servir l’avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bpifrance, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique dans le développement de l’IA face aux biais des données et aux effets de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Éthique et Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO (Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication - ULR 4073) - Université de Lille, Apr 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and governance of AI: a matter of common interest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Pierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Health 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques auprès d’adolescents diabétiques : effets perçus par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la SFEDP : Société Française d'Endocrinologie et Diabétologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech trust dans la smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2020 : 15th International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Smart de Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition d’EVER Monaco (Ecologic Vehicles Renewable Energies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses Stop Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 &amp; Traçage numérique : comment concilier santé et libertés individuelles ? 2nde conférence du cycle "NumériqueS en temps de criseS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Digital; Chaire UNESCO ITEN (Innovation, Transmission, Édition Numériques) (Fondation Maison des Sciences de l’Homme et Université Paris 8); UNESCO, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Enjeux éthiques du numérique en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Santé et l’équipe Organicom du LERASS - Université de Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information biologique : sa perception dans les médias et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISAI: Ethical Information System based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréa Baïada-Hirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de présentation des projets de recherche Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Télécom SudParis (TSP); Fondation du Risque Louis Bachelier; SciencesPo Paris, Dec 2020, Paris (Séminaire de recherche en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Compact Nations unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la Fédération Nationale des Chambres Professionnelles. Intelligence Artificielle, aube ou crépuscule de l'humanité ? Le procès du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle responsable et ses enjeux éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les enjeux éthiques de l'intelligence artificielle". Le Cercle d'Éthique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le numérique, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence #RESET 2019. Réinventer le numérique, urgent, vital et… stratégique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi développer une intelligence artificielle responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition Bpifrance Inno Génération 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : les enjeux en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de santé aux risques du numérique. Journée d’étude organisée par CREIS-Terminal &amp; CECIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, intelligence artificielle et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres Santé Société Georges Canguilhem (Euro Cos Humanisme &amp; Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using responsible artificial intelligence in product recommender systems in marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry-Sénart Sciences et Innovation. "Éthique de l’Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage, fake news, fiabilité des algorithmes... quelle éthique et quel contrôle pour le Big Data et les algorithmes d'IA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of AIM Research Center on Artificial Intelligence in Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards incorporating ethics in recommendation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technologies et IA Responsables. Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Big Data modifies tools for responsible AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIS 2019 : International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, Society & digital : going beyond &amp;quot;digital for the happy few</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDATE Digiworld Summit 2020. SCALING Rebuilding the digital society with people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HAS "Construction et dialogue des savoirs – vers de meilleures décisions individuelles et collectives en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement Utopia. Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Consumer Internet of Things appropriation: a hierarchical component modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 : 48th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring motivations and impacts of consumer Internet of Things appropriation : an advanced Partial Least Square - Structural Equation Modelling (PLS-SEM) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients connectés, médecins connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro Digital Health. Congrès du Numérique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter son territore par les données de santé. L'éthique du traitement de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris HealthCare Week. Conférences et journées métiers de la FHF (Fédération Hospitalière de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transparence des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelle transparence ? quelle confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and responsibility of technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE2018 : Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehiques étiquettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres InCité : #2 Humain demain? La rencontre des arts &amp; des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, réseaux d'influence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de la Société Française d’Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible research and ethics on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de discussion sur l'impact de l'intelligence artificielle sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'IA Responsable en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intelligence Artificielle pour l’Homme et sa Santé. Évry-Sénart Sciences et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies dans le domaine de la santé, focus sur les algorithmes et les objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles – Big data. Conférence franco-hungaro-européenne "Santé connectée : les enjeux éthiques et juridiques de la protection des données personnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des algorithmes sur les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CERNA-SIF "Une éthique des algorithmes : une exigence morale et un avantage concurrentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouvelles évaluations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDMH Congress : When Doctors Meet Hackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique des actions et éthique. L'exemple du marketing prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Algorithmes, les nouveaux décideurs ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'appropriation des objets connectés par les consommateurs : une étude sur les usages effectifs quotidiens de la montre connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des algorithmes, enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 2017 de la plateforme "Ethique et Biosciences" : Ethique, robotique, et applications en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing cross-platform information propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les marques à l'ère digitale : enjeux et facteurs clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il encore une place pour le marqueteur à l’heure de la marque digitale ? (Rencontre d'hiver de l'AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel on policy and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSNA17 : Recent Ethical Challenges in Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques et l'humain : pouvons-nous améliorer le parcours du patient lombo-radiculalgique A. Dodge par leur complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée innovante et réseaux sociaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque d'Ile de Science Paris-Saclay "Les nouveaux espaces de la créativité""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent basée sur la confiance pour évaluer la performance des plateformes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2017 : Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer la confiance en e-santé via une éthique des algorithmes et des technologies d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il innover pour mieux enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Management Identité Légitimité (MIL). "Les faces cachées de l'innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalgo and DataIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Algorithme &amp; Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des Objets Connectés en Santé sont-ils illimités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCS Dijon 2017 : 3ème Colloque des Objets Connectés et Applications de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et données des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mouv'INSA "Vie privée et données des objets connectés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MSH Paris-Saclay. "Le pouvoir des algorithmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social dynamics in coopetition networks using trust awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des réseaux sociaux dans le dialogue singulier entre le patient et son praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es HospiLike conférences Rencontre des Réseaux sociaux hospitaliers. "La relation patient/médecin à l’épreuve des réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ Idea evaluation and networks in innovation contest platforms, 2/ exploration de l'appropriation des montres connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche de l'Université Paris-Est Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la loyauté des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique de la recherche en numérique. Gouvernance des algorithmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing collective intelligence through coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Collective Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, Ny, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et santé : buzz ou nouvelle médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-débat #esanteUNIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la numérisation de l’économie organisée par la commission des affaires économiques de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre santé connectée et la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-santé : bénéfices, enjeux et perspectives pour une santé connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT Week 2016 - EuraTechnologies. "Give sense to our future world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodes pédagogiques, retournez à l'école du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en Or, Innovation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Réseaux Sociaux et Objets Connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry Sciences et Innovation. "Les Objets Connectés, du capteur aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Morning Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau : moteur de la révolution de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, une @infirmière pour un @patient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'infirmière, atout majeur de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société de l'information et de la communication. Débat de l'Ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre national des médecins. Conseil national de l’Ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart objects and social networks challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understand the issues and challenges of the connected world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopetition innovation contests : design and effects on user behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2016 : information and Communication Technologies in Organizations and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, bien commun de la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de sa santé. Vers quelle autonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2016 : 45th Annual Conference of European Marketing Academy. "Marketing in the Age of Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée aux données. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La donnée n’est pas donnée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure social metrics with Sodatech : a monitoring and analysis platform of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2015 : The 9th International Conference on Web and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks with network structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2015 : 44th Annual Conference of European Marketing Academy. "Collaboration in Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des structures de réseaux explicatives des comportements de consommation, de participation et de production sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les réseaux sociaux dans sa stratégie d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Mardis de l'IE de la Chaire Intelligence Économique et Stratégie des Organisations (IESO) de la Fondation Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du bouche à oreille en ligne dans les communautés de marques sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design framework of branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2014 : 16th International Conference on Human-Computer interaction with mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.507 - 512, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628363.2634224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiification of influencers : the case of cooking bloggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUST Mix Strategy for branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2014 : International Conference on Mobile Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New social network metrics for CRM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste De La Robertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the influential bloggers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2014 : 43rd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde réel à la Cuisine 2.0 : exploration de l'évolution des comportements dans l'univers de la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de recherche sur le e-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards motivations, behaviors, usages and network effects on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chaire Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branded social games : impact of player's behaviors on brand equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Facebook users' activity to information diffusion in the social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2013 : 42nd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot;mutual friends&amp;quot; affect viral diffusion on Facebook ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2012 : 41st Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward usages, friendships and behaviors on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards youngsters' acceptance of electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2011 : 40th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are phone trade conversations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA '10 : XVII International Sociological Association World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling call centers agent client interaction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys&amp;quot; : enjeux du développement des études en ligne et premières recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling youngsters' attitude toward using future electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which online interactive platform to test products ? : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2009 : 38th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of consumer's emotion during product interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2009 : 3rd International Conference on Affective Computing and Intelligent Interaction and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home users blogs to test products : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2008 : 30th Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement viral des internautes lors de jeux promotionnels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2008 : 24ème Congrès de l'Association Française de marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viralpropensity ? A Bayesian network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-post-purchase satisfaction versus overall services satisfaction : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2007 : 36th European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Bayesian networks to principal component analysis to detect e-satisfaction factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2007 : Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Florès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2007 : XXIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-les- Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between dissatisfaction, complaints and subsequent behavior in electronic marketplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel viral des internautes : utopie ou réalité ? Une approche par les réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2006 : XXIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viral propensity? A Bayesian networks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web users networks modeling by Stochastic Petri Net : the wish list case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2005 : 34th European Marketing Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la performance et optimisation d'opération de marketing viral on line par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées e-marketing 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de l'impact viral d'un jeu promotionnel on line par les réseaux de Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2005 : XXIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model assess e-mailing impacts on web visit and purchase by using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2004 : Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net model for a marketing multi-agent application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2003 : 32nd European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Braga, Portugal. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA et responsabilité numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux‎ : 50 outils, 13 plans d'action, 6 ressources numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205, 2022, Pro en, 978-2-311-62468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 : 15 ans déjà et après ? : 7 pistes pour réenchanter Internet !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363, 2020, 978-2-36778-239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres...‎ : quels réseaux sociaux pour votre entreprise ?. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.260, 2016, Apprendre, toujours, Apprendre, toujours, 978-2-7440-6663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.248, 2012, Village Mondial ; Apprendre, toujours, Village Mondial ; Apprendre, toujours, 978-2-7440-6522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du web à la française : inspirez-vous de vente-privee.com, PriceMinister, Deezer, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.166, 2012, Village Mondial ; Apprendre, toujours, 978-2-7440-6521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et entreprise, les bonnes pratiques‎ : Facebook, Twitter, Google +, LinkedIn, YouTube, etc. !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.230, 2011, Village mondial ; Management, Village mondial ; Management, 978-2-7440-6481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson-Village Mondial, pp.238, 2010, Village mondial ; Management, 978-2-7440-6419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, l'Internet pour tous : 15 mesures pour réduire la fracture numérique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Editions Jacob-Duvernet ISBN : 978-2-84724-160-0,, pp.96., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'aventure Internet : une révolution à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hussherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jacob-Duvernet, pp.205, 2007, 978-2-84724-139-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder les défis éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique responsable pour un monde plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will AI contribute to improving individual and global health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for ecology, health, and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.77-91, 2025, 978-1-0353-4625-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035346264.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher-order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art in Partial Least Squares Structural Equation Modeling (PLS-SEM) : methodological extensions and applications in the social sciences and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.61-73, 2023, Springer Proceedings in Business and Economics (SPBE), 978-3-031-34588-3. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani; Renaud Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-121, 2021, 978-1-83910-438-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éthique des algorithmes et de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum sur le traitement des données numériques : réflexions et bonnes pratiques éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre blanc ADEL, pp.114 - 116, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social networks to mobile social networks : applications in the marketing evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.26 - 50, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile social commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.159 - 175, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation: competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of creativity in the management of innovation : state of the art and future research outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, pp.123 - 148, 2017, Series on Technology Management, 978-1-78634-200-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786342010_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau paradigme en marketing généré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Jutand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.144 - 153, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contours de l'entreprise 2.0 : ruptures, innovations et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.99 - 102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les réseaux sociaux d'entreprises évoluent-ils et participent-ils à la renaissance numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.67 - 73, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys : enjeux du développement des études en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang N'guyen; Priscillia Créach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, [20 et 21 mai 2010 à Dinan]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises ne peuvent plus passer à côté des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recrutement : typologie, controverses et pratiques responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT: research evidence-based controversies, regulations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la proposition de réglementation européenne aux incidents éthiques de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil national du Numérique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ferry 3.0. Bâtir une école créative et juste dans un monde numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bloch-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national du numérique (CNNum). 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing viral marketing games : the contribution of Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens d’une société numérique : accès, littératie, médiations, pouvoir d’agir : pour une nouvelle politique d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National du Numérique (CNNum). 2013, 88 p. (document principal) + 306 p. (annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Online Forums for In-Home Product Testing: A Field Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine balague </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les risques de l'intelligence artificielle en finance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La finance à l'ère de l'intelligence artificielle, 159, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.159.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating misinformation and disinformation: how definition ambiguity limits the DSA's implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.619-646. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231251391980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to implement Responsible Digital Innovation: dimensions, best practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.113-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reality to world. A critical perspective on AI fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Business Ethics in the Era of Artificial Intelligence, 178 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-022-05055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques des objets communicants personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les objets connectés grand public : proposition d’une taxonomie centrée sur l’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.70-90. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things devices appropriation process : the Dynamic Interactions Value Appropriation (DIVA) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.102082. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre individus, des interactions encore mal connues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence&amp;quot;: Which services, which applications, which results and which development today in clinical research? Which impact on the quality of care? Which recommendations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Henri Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (1), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des algorithmes responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotech.info </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé : pourquoi certains objets connectés sont un succès et d'autres font un flop ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation in innovation contest platforms : a network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altay Seref Ozaygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification and influence of social roles in a social media product community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.337 - 362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétition à la coopétition : les nouvelles formes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.11 - 24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, nouveaux collaborateurs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (100), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation : competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.1640002. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing branded mobile apps : fundamentals and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, une opportunité pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE Bercy : la lettre d’information de l’Intelligence Economique des Ministères économiques et financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.8 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using blogs to solicit consumer feedback : the role of directive questioning versus no questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intmar.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between dissatisfaction, complaints and subsequent behavior in electronic marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.475-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Janghyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique du comportement d'achat sur Internet et de l'impact de l'e-mailing par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents systems modeling by Petri networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDAMBA Journal 3rd Thesis competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et analyse de la multi-fidélité aux magasins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dreze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.71 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2024 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISAQ – Department of Management and Quantitative Studies (Università degli Studi di Napoli Parthenope, Italy); IDTSE – Management Department (Paris School of Business, France), May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ISPIM innovation conference. "Local Innovation Ecosystems for Global Impact"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn Creative Hub (Kultuurikatel)., Jun 2024, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for responsible digital innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2023 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Business; Università degli Studi di Napoli Parthenope, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2022 : International Conference on Partial Least Squares Structural Equation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of consumer perceptions of the ethics of machine learning in the appropriation of artificial intelligence-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS Society for Marketing Science (ISMS); The James M. Kilts Center for Marketing (The University of Chicago Booth School of Business), Jun 2022, Chicago (Virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’utilisation des technologies de l’information en santé en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'Acfas : Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques auprès d’adolescents diabétiques : effets perçus par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la SFEDP : Société Française d'Endocrinologie et Diabétologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde – L’homme doit-il (peut-il) conserver la maîtrise de l’accélération technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Salobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-thique : 1ères Assises Éthique et technologies du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big 2021 : "Conquérir pour servir l’avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bpifrance, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique dans le développement de l’IA face aux biais des données et aux effets de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Éthique et Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO (Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication - ULR 4073) - Université de Lille, Apr 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and governance of AI: a matter of common interest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Pierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Health 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information biologique : sa perception dans les médias et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISAI: Ethical Information System based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréa Baïada-Hirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de présentation des projets de recherche Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Télécom SudParis (TSP); Fondation du Risque Louis Bachelier; SciencesPo Paris, Dec 2020, Paris (Séminaire de recherche en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Enjeux éthiques du numérique en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Santé et l’équipe Organicom du LERASS - Université de Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech trust dans la smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2020 : 15th International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Smart de Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition d’EVER Monaco (Ecologic Vehicles Renewable Energies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses Stop Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 &amp; Traçage numérique : comment concilier santé et libertés individuelles ? 2nde conférence du cycle "NumériqueS en temps de criseS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Digital; Chaire UNESCO ITEN (Innovation, Transmission, Édition Numériques) (Fondation Maison des Sciences de l’Homme et Université Paris 8); UNESCO, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring motivations and impacts of consumer Internet of Things appropriation : an advanced Partial Least Square - Structural Equation Modelling (PLS-SEM) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients connectés, médecins connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro Digital Health. Congrès du Numérique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Compact Nations unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la Fédération Nationale des Chambres Professionnelles. Intelligence Artificielle, aube ou crépuscule de l'humanité ? Le procès du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of AIM Research Center on Artificial Intelligence in Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle responsable et ses enjeux éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les enjeux éthiques de l'intelligence artificielle". Le Cercle d'Éthique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le numérique, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence #RESET 2019. Réinventer le numérique, urgent, vital et… stratégique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi développer une intelligence artificielle responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition Bpifrance Inno Génération 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : les enjeux en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de santé aux risques du numérique. Journée d’étude organisée par CREIS-Terminal &amp; CECIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, intelligence artificielle et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres Santé Société Georges Canguilhem (Euro Cos Humanisme &amp; Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using responsible artificial intelligence in product recommender systems in marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry-Sénart Sciences et Innovation. "Éthique de l’Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage, fake news, fiabilité des algorithmes... quelle éthique et quel contrôle pour le Big Data et les algorithmes d'IA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards incorporating ethics in recommendation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technologies et IA Responsables. Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Big Data modifies tools for responsible AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIS 2019 : International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, Society & digital : going beyond &amp;quot;digital for the happy few</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDATE Digiworld Summit 2020. SCALING Rebuilding the digital society with people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HAS "Construction et dialogue des savoirs – vers de meilleures décisions individuelles et collectives en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement Utopia. Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Consumer Internet of Things appropriation: a hierarchical component modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 : 48th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible research and ethics on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de discussion sur l'impact de l'intelligence artificielle sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies dans le domaine de la santé, focus sur les algorithmes et les objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles – Big data. Conférence franco-hungaro-européenne "Santé connectée : les enjeux éthiques et juridiques de la protection des données personnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'IA Responsable en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intelligence Artificielle pour l’Homme et sa Santé. Évry-Sénart Sciences et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transparence des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelle transparence ? quelle confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter son territore par les données de santé. L'éthique du traitement de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris HealthCare Week. Conférences et journées métiers de la FHF (Fédération Hospitalière de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and responsibility of technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE2018 : Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehiques étiquettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres InCité : #2 Humain demain? La rencontre des arts &amp; des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, réseaux d'influence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de la Société Française d’Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social dynamics in coopetition networks using trust awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MSH Paris-Saclay. "Le pouvoir des algorithmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et données des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mouv'INSA "Vie privée et données des objets connectés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouvelles évaluations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDMH Congress : When Doctors Meet Hackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des algorithmes sur les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CERNA-SIF "Une éthique des algorithmes : une exigence morale et un avantage concurrentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer la confiance en e-santé via une éthique des algorithmes et des technologies d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique des actions et éthique. L'exemple du marketing prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Algorithmes, les nouveaux décideurs ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'appropriation des objets connectés par les consommateurs : une étude sur les usages effectifs quotidiens de la montre connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des algorithmes, enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 2017 de la plateforme "Ethique et Biosciences" : Ethique, robotique, et applications en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing cross-platform information propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les marques à l'ère digitale : enjeux et facteurs clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il encore une place pour le marqueteur à l’heure de la marque digitale ? (Rencontre d'hiver de l'AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel on policy and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSNA17 : Recent Ethical Challenges in Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques et l'humain : pouvons-nous améliorer le parcours du patient lombo-radiculalgique A. Dodge par leur complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée innovante et réseaux sociaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque d'Ile de Science Paris-Saclay "Les nouveaux espaces de la créativité""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent basée sur la confiance pour évaluer la performance des plateformes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2017 : Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il innover pour mieux enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Management Identité Légitimité (MIL). "Les faces cachées de l'innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalgo and DataIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Algorithme &amp; Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des Objets Connectés en Santé sont-ils illimités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCS Dijon 2017 : 3ème Colloque des Objets Connectés et Applications de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des réseaux sociaux dans le dialogue singulier entre le patient et son praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es HospiLike conférences Rencontre des Réseaux sociaux hospitaliers. "La relation patient/médecin à l’épreuve des réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et santé : buzz ou nouvelle médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-débat #esanteUNIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la numérisation de l’économie organisée par la commission des affaires économiques de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre santé connectée et la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-santé : bénéfices, enjeux et perspectives pour une santé connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing collective intelligence through coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Collective Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, Ny, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ Idea evaluation and networks in innovation contest platforms, 2/ exploration de l'appropriation des montres connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche de l'Université Paris-Est Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la loyauté des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique de la recherche en numérique. Gouvernance des algorithmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau : moteur de la révolution de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT Week 2016 - EuraTechnologies. "Give sense to our future world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société de l'information et de la communication. Débat de l'Ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre national des médecins. Conseil national de l’Ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, une @infirmière pour un @patient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'infirmière, atout majeur de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Réseaux Sociaux et Objets Connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry Sciences et Innovation. "Les Objets Connectés, du capteur aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Morning Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodes pédagogiques, retournez à l'école du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en Or, Innovation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopetition innovation contests : design and effects on user behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2016 : information and Communication Technologies in Organizations and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart objects and social networks challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understand the issues and challenges of the connected world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, bien commun de la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de sa santé. Vers quelle autonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2016 : 45th Annual Conference of European Marketing Academy. "Marketing in the Age of Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les réseaux sociaux dans sa stratégie d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Mardis de l'IE de la Chaire Intelligence Économique et Stratégie des Organisations (IESO) de la Fondation Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée aux données. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La donnée n’est pas donnée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure social metrics with Sodatech : a monitoring and analysis platform of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2015 : The 9th International Conference on Web and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks with network structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2015 : 44th Annual Conference of European Marketing Academy. "Collaboration in Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des structures de réseaux explicatives des comportements de consommation, de participation et de production sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the influential bloggers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2014 : 43rd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New social network metrics for CRM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste De La Robertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du bouche à oreille en ligne dans les communautés de marques sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiification of influencers : the case of cooking bloggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design framework of branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2014 : 16th International Conference on Human-Computer interaction with mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.507 - 512, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628363.2634224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUST Mix Strategy for branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2014 : International Conference on Mobile Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde réel à la Cuisine 2.0 : exploration de l'évolution des comportements dans l'univers de la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de recherche sur le e-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards motivations, behaviors, usages and network effects on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chaire Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branded social games : impact of player's behaviors on brand equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Facebook users' activity to information diffusion in the social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2013 : 42nd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward usages, friendships and behaviors on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot;mutual friends&amp;quot; affect viral diffusion on Facebook ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2012 : 41st Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards youngsters' acceptance of electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2011 : 40th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling call centers agent client interaction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are phone trade conversations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA '10 : XVII International Sociological Association World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys&amp;quot; : enjeux du développement des études en ligne et premières recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling youngsters' attitude toward using future electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which online interactive platform to test products ? : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2009 : 38th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of consumer's emotion during product interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2009 : 3rd International Conference on Affective Computing and Intelligent Interaction and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home users blogs to test products : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2008 : 30th Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement viral des internautes lors de jeux promotionnels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2008 : 24ème Congrès de l'Association Française de marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viralpropensity ? A Bayesian network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-post-purchase satisfaction versus overall services satisfaction : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2007 : 36th European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Bayesian networks to principal component analysis to detect e-satisfaction factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2007 : Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Florès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2007 : XXIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-les- Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between dissatisfaction, complaints and subsequent behavior in electronic marketplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel viral des internautes : utopie ou réalité ? Une approche par les réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2006 : XXIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viral propensity? A Bayesian networks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web users networks modeling by Stochastic Petri Net : the wish list case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2005 : 34th European Marketing Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la performance et optimisation d'opération de marketing viral on line par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées e-marketing 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de l'impact viral d'un jeu promotionnel on line par les réseaux de Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2005 : XXIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model assess e-mailing impacts on web visit and purchase by using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2004 : Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net model for a marketing multi-agent application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2003 : 32nd European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Braga, Portugal. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA et responsabilité numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux‎ : 50 outils, 13 plans d'action, 6 ressources numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205, 2022, Pro en, 978-2-311-62468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 : 15 ans déjà et après ? : 7 pistes pour réenchanter Internet !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363, 2020, 978-2-36778-239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres...‎ : quels réseaux sociaux pour votre entreprise ?. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.260, 2016, Apprendre, toujours, Apprendre, toujours, 978-2-7440-6663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.248, 2012, Village Mondial ; Apprendre, toujours, Village Mondial ; Apprendre, toujours, 978-2-7440-6522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du web à la française : inspirez-vous de vente-privee.com, PriceMinister, Deezer, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.166, 2012, Village Mondial ; Apprendre, toujours, 978-2-7440-6521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et entreprise, les bonnes pratiques‎ : Facebook, Twitter, Google +, LinkedIn, YouTube, etc. !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.230, 2011, Village mondial ; Management, Village mondial ; Management, 978-2-7440-6481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson-Village Mondial, pp.238, 2010, Village mondial ; Management, 978-2-7440-6419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'aventure Internet : une révolution à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hussherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jacob-Duvernet, pp.205, 2007, 978-2-84724-139-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, l'Internet pour tous : 15 mesures pour réduire la fracture numérique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Editions Jacob-Duvernet ISBN : 978-2-84724-160-0,, pp.96., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder les défis éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique responsable pour un monde plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will AI contribute to improving individual and global health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for ecology, health, and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.77-91, 2025, 978-1-0353-4625-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035346264.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher-order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art in Partial Least Squares Structural Equation Modeling (PLS-SEM) : methodological extensions and applications in the social sciences and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.61-73, 2023, Springer Proceedings in Business and Economics (SPBE), 978-3-031-34588-3. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani; Renaud Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-121, 2021, 978-1-83910-438-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éthique des algorithmes et de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum sur le traitement des données numériques : réflexions et bonnes pratiques éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre blanc ADEL, pp.114 - 116, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social networks to mobile social networks : applications in the marketing evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.26 - 50, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation: competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of creativity in the management of innovation : state of the art and future research outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, pp.123 - 148, 2017, Series on Technology Management, 978-1-78634-200-3. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786342010_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile social commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.159 - 175, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau paradigme en marketing généré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Jutand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.144 - 153, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contours de l'entreprise 2.0 : ruptures, innovations et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.99 - 102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les réseaux sociaux d'entreprises évoluent-ils et participent-ils à la renaissance numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.67 - 73, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys : enjeux du développement des études en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang N'guyen; Priscillia Créach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, [20 et 21 mai 2010 à Dinan]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises ne peuvent plus passer à côté des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recrutement : typologie, controverses et pratiques responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT: research evidence-based controversies, regulations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la proposition de réglementation européenne aux incidents éthiques de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil national du Numérique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ferry 3.0. Bâtir une école créative et juste dans un monde numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bloch-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national du numérique (CNNum). 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing viral marketing games : the contribution of Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens d’une société numérique : accès, littératie, médiations, pouvoir d’agir : pour une nouvelle politique d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National du Numérique (CNNum). 2013, 88 p. (document principal) + 306 p. (annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Online Forums for In-Home Product Testing: A Field Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seigneurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251391980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.047.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05055-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeling Zhong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2019.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Alexandre Elmoukhliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azancot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Boissel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altay Seref Ozaygen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2018.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQT6HLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghassany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2016.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2015.01.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Valck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intmar.2012.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Janghyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janghyuk Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daudigeos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dreze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salobir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trichet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Pierse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123998v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;a Ba&#239;ada-Hir&#232;che" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165828v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418733v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907065v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Rochd" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lair" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wendling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John Matthews" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680748v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680475v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680457v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680476v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680459v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566966v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Louati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539547v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2634224" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273581v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273536v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillasson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ducourant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudable" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349567" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flor&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dr&#232;ze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311624717-pro-en-reseaux-sociaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Brahimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Baillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/home/265-web-20-15-ans-deja-et-apres-7-pistes-pour-reenchanter-internet-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carduner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hussherr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosanvallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/former-a-lere-de-lia/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035346264.00016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/artificial-intelligence-for-sustainable-value-creation-9781839104381.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531352v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786342010_0007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Legros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mercadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blecher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch-Pujo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00829079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Harris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00692168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00591249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seigneurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251391980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.047.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05055-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeling Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2019.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Alexandre Elmoukhliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azancot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Boissel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altay Seref Ozaygen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2018.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQT6HLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghassany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2016.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2015.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Valck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intmar.2012.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Janghyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janghyuk Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daudigeos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dreze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salobir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trichet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Pierse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;a Ba&#239;ada-Hir&#232;che" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Rochd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wendling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John Matthews" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Louati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680476v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427433v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680873v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273987v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2634224" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillasson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ducourant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudable" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349567" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flor&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dr&#232;ze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311624717-pro-en-reseaux-sociaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Brahimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Baillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/home/265-web-20-15-ans-deja-et-apres-7-pistes-pour-reenchanter-internet-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hussherr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosanvallon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carduner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/former-a-lere-de-lia/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035346264.00016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/artificial-intelligence-for-sustainable-value-creation-9781839104381.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786342010_0007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Legros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mercadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blecher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch-Pujo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00829079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Harris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00692168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00591249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>