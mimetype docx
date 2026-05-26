--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine balague </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les risques de l'intelligence artificielle en finance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La finance à l'ère de l'intelligence artificielle, 159, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.159.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating misinformation and disinformation: how definition ambiguity limits the DSA's implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.619-646. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231251391980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to implement Responsible Digital Innovation: dimensions, best practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.113-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reality to world. A critical perspective on AI fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Business Ethics in the Era of Artificial Intelligence, 178 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-022-05055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques des objets communicants personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les objets connectés grand public : proposition d’une taxonomie centrée sur l’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.70-90. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things devices appropriation process : the Dynamic Interactions Value Appropriation (DIVA) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.102082. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre individus, des interactions encore mal connues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence&amp;quot;: Which services, which applications, which results and which development today in clinical research? Which impact on the quality of care? Which recommendations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Henri Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (1), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des algorithmes responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotech.info </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé : pourquoi certains objets connectés sont un succès et d'autres font un flop ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation in innovation contest platforms : a network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altay Seref Ozaygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification and influence of social roles in a social media product community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.337 - 362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétition à la coopétition : les nouvelles formes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.11 - 24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, nouveaux collaborateurs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (100), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation : competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.1640002. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing branded mobile apps : fundamentals and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, une opportunité pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE Bercy : la lettre d’information de l’Intelligence Economique des Ministères économiques et financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.8 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using blogs to solicit consumer feedback : the role of directive questioning versus no questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intmar.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between dissatisfaction, complaints and subsequent behavior in electronic marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.475-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Janghyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique du comportement d'achat sur Internet et de l'impact de l'e-mailing par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents systems modeling by Petri networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDAMBA Journal 3rd Thesis competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et analyse de la multi-fidélité aux magasins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dreze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.71 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2024 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISAQ – Department of Management and Quantitative Studies (Università degli Studi di Napoli Parthenope, Italy); IDTSE – Management Department (Paris School of Business, France), May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ISPIM innovation conference. "Local Innovation Ecosystems for Global Impact"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn Creative Hub (Kultuurikatel)., Jun 2024, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for responsible digital innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2023 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Business; Università degli Studi di Napoli Parthenope, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2022 : International Conference on Partial Least Squares Structural Equation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of consumer perceptions of the ethics of machine learning in the appropriation of artificial intelligence-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS Society for Marketing Science (ISMS); The James M. Kilts Center for Marketing (The University of Chicago Booth School of Business), Jun 2022, Chicago (Virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’utilisation des technologies de l’information en santé en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'Acfas : Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques auprès d’adolescents diabétiques : effets perçus par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la SFEDP : Société Française d'Endocrinologie et Diabétologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde – L’homme doit-il (peut-il) conserver la maîtrise de l’accélération technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Salobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-thique : 1ères Assises Éthique et technologies du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big 2021 : "Conquérir pour servir l’avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bpifrance, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique dans le développement de l’IA face aux biais des données et aux effets de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Éthique et Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO (Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication - ULR 4073) - Université de Lille, Apr 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and governance of AI: a matter of common interest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Pierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Health 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information biologique : sa perception dans les médias et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISAI: Ethical Information System based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréa Baïada-Hirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de présentation des projets de recherche Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Télécom SudParis (TSP); Fondation du Risque Louis Bachelier; SciencesPo Paris, Dec 2020, Paris (Séminaire de recherche en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Enjeux éthiques du numérique en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Santé et l’équipe Organicom du LERASS - Université de Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech trust dans la smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2020 : 15th International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Smart de Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition d’EVER Monaco (Ecologic Vehicles Renewable Energies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses Stop Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 &amp; Traçage numérique : comment concilier santé et libertés individuelles ? 2nde conférence du cycle "NumériqueS en temps de criseS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Digital; Chaire UNESCO ITEN (Innovation, Transmission, Édition Numériques) (Fondation Maison des Sciences de l’Homme et Université Paris 8); UNESCO, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring motivations and impacts of consumer Internet of Things appropriation : an advanced Partial Least Square - Structural Equation Modelling (PLS-SEM) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients connectés, médecins connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro Digital Health. Congrès du Numérique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Compact Nations unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la Fédération Nationale des Chambres Professionnelles. Intelligence Artificielle, aube ou crépuscule de l'humanité ? Le procès du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of AIM Research Center on Artificial Intelligence in Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle responsable et ses enjeux éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les enjeux éthiques de l'intelligence artificielle". Le Cercle d'Éthique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le numérique, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence #RESET 2019. Réinventer le numérique, urgent, vital et… stratégique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi développer une intelligence artificielle responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition Bpifrance Inno Génération 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : les enjeux en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de santé aux risques du numérique. Journée d’étude organisée par CREIS-Terminal &amp; CECIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, intelligence artificielle et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres Santé Société Georges Canguilhem (Euro Cos Humanisme &amp; Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using responsible artificial intelligence in product recommender systems in marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry-Sénart Sciences et Innovation. "Éthique de l’Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage, fake news, fiabilité des algorithmes... quelle éthique et quel contrôle pour le Big Data et les algorithmes d'IA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards incorporating ethics in recommendation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technologies et IA Responsables. Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Big Data modifies tools for responsible AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIS 2019 : International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, Society & digital : going beyond &amp;quot;digital for the happy few</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDATE Digiworld Summit 2020. SCALING Rebuilding the digital society with people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HAS "Construction et dialogue des savoirs – vers de meilleures décisions individuelles et collectives en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement Utopia. Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Consumer Internet of Things appropriation: a hierarchical component modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 : 48th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible research and ethics on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de discussion sur l'impact de l'intelligence artificielle sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies dans le domaine de la santé, focus sur les algorithmes et les objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles – Big data. Conférence franco-hungaro-européenne "Santé connectée : les enjeux éthiques et juridiques de la protection des données personnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'IA Responsable en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intelligence Artificielle pour l’Homme et sa Santé. Évry-Sénart Sciences et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transparence des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelle transparence ? quelle confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter son territore par les données de santé. L'éthique du traitement de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris HealthCare Week. Conférences et journées métiers de la FHF (Fédération Hospitalière de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and responsibility of technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE2018 : Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehiques étiquettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres InCité : #2 Humain demain? La rencontre des arts &amp; des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, réseaux d'influence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de la Société Française d’Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social dynamics in coopetition networks using trust awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MSH Paris-Saclay. "Le pouvoir des algorithmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et données des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mouv'INSA "Vie privée et données des objets connectés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouvelles évaluations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDMH Congress : When Doctors Meet Hackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des algorithmes sur les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CERNA-SIF "Une éthique des algorithmes : une exigence morale et un avantage concurrentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer la confiance en e-santé via une éthique des algorithmes et des technologies d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique des actions et éthique. L'exemple du marketing prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Algorithmes, les nouveaux décideurs ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'appropriation des objets connectés par les consommateurs : une étude sur les usages effectifs quotidiens de la montre connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des algorithmes, enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 2017 de la plateforme "Ethique et Biosciences" : Ethique, robotique, et applications en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing cross-platform information propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les marques à l'ère digitale : enjeux et facteurs clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il encore une place pour le marqueteur à l’heure de la marque digitale ? (Rencontre d'hiver de l'AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel on policy and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSNA17 : Recent Ethical Challenges in Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques et l'humain : pouvons-nous améliorer le parcours du patient lombo-radiculalgique A. Dodge par leur complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée innovante et réseaux sociaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque d'Ile de Science Paris-Saclay "Les nouveaux espaces de la créativité""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent basée sur la confiance pour évaluer la performance des plateformes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2017 : Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il innover pour mieux enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Management Identité Légitimité (MIL). "Les faces cachées de l'innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalgo and DataIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Algorithme &amp; Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des Objets Connectés en Santé sont-ils illimités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCS Dijon 2017 : 3ème Colloque des Objets Connectés et Applications de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des réseaux sociaux dans le dialogue singulier entre le patient et son praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es HospiLike conférences Rencontre des Réseaux sociaux hospitaliers. "La relation patient/médecin à l’épreuve des réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et santé : buzz ou nouvelle médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-débat #esanteUNIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la numérisation de l’économie organisée par la commission des affaires économiques de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre santé connectée et la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-santé : bénéfices, enjeux et perspectives pour une santé connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing collective intelligence through coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Collective Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, Ny, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ Idea evaluation and networks in innovation contest platforms, 2/ exploration de l'appropriation des montres connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche de l'Université Paris-Est Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la loyauté des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique de la recherche en numérique. Gouvernance des algorithmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau : moteur de la révolution de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT Week 2016 - EuraTechnologies. "Give sense to our future world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société de l'information et de la communication. Débat de l'Ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre national des médecins. Conseil national de l’Ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, une @infirmière pour un @patient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'infirmière, atout majeur de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Réseaux Sociaux et Objets Connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry Sciences et Innovation. "Les Objets Connectés, du capteur aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Morning Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodes pédagogiques, retournez à l'école du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en Or, Innovation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopetition innovation contests : design and effects on user behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2016 : information and Communication Technologies in Organizations and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart objects and social networks challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understand the issues and challenges of the connected world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, bien commun de la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de sa santé. Vers quelle autonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2016 : 45th Annual Conference of European Marketing Academy. "Marketing in the Age of Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les réseaux sociaux dans sa stratégie d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Mardis de l'IE de la Chaire Intelligence Économique et Stratégie des Organisations (IESO) de la Fondation Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée aux données. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La donnée n’est pas donnée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure social metrics with Sodatech : a monitoring and analysis platform of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2015 : The 9th International Conference on Web and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks with network structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2015 : 44th Annual Conference of European Marketing Academy. "Collaboration in Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des structures de réseaux explicatives des comportements de consommation, de participation et de production sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the influential bloggers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2014 : 43rd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New social network metrics for CRM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste De La Robertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du bouche à oreille en ligne dans les communautés de marques sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiification of influencers : the case of cooking bloggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design framework of branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2014 : 16th International Conference on Human-Computer interaction with mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.507 - 512, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628363.2634224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUST Mix Strategy for branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2014 : International Conference on Mobile Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde réel à la Cuisine 2.0 : exploration de l'évolution des comportements dans l'univers de la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de recherche sur le e-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards motivations, behaviors, usages and network effects on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chaire Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branded social games : impact of player's behaviors on brand equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Facebook users' activity to information diffusion in the social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2013 : 42nd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward usages, friendships and behaviors on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot;mutual friends&amp;quot; affect viral diffusion on Facebook ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2012 : 41st Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards youngsters' acceptance of electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2011 : 40th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling call centers agent client interaction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are phone trade conversations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA '10 : XVII International Sociological Association World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys&amp;quot; : enjeux du développement des études en ligne et premières recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling youngsters' attitude toward using future electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which online interactive platform to test products ? : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2009 : 38th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of consumer's emotion during product interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2009 : 3rd International Conference on Affective Computing and Intelligent Interaction and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home users blogs to test products : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2008 : 30th Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement viral des internautes lors de jeux promotionnels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2008 : 24ème Congrès de l'Association Française de marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viralpropensity ? A Bayesian network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-post-purchase satisfaction versus overall services satisfaction : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2007 : 36th European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Bayesian networks to principal component analysis to detect e-satisfaction factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2007 : Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Florès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2007 : XXIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-les- Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between dissatisfaction, complaints and subsequent behavior in electronic marketplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel viral des internautes : utopie ou réalité ? Une approche par les réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2006 : XXIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viral propensity? A Bayesian networks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web users networks modeling by Stochastic Petri Net : the wish list case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2005 : 34th European Marketing Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la performance et optimisation d'opération de marketing viral on line par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées e-marketing 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de l'impact viral d'un jeu promotionnel on line par les réseaux de Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2005 : XXIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model assess e-mailing impacts on web visit and purchase by using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2004 : Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net model for a marketing multi-agent application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2003 : 32nd European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Braga, Portugal. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA et responsabilité numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux‎ : 50 outils, 13 plans d'action, 6 ressources numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205, 2022, Pro en, 978-2-311-62468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 : 15 ans déjà et après ? : 7 pistes pour réenchanter Internet !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363, 2020, 978-2-36778-239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres...‎ : quels réseaux sociaux pour votre entreprise ?. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.260, 2016, Apprendre, toujours, Apprendre, toujours, 978-2-7440-6663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.248, 2012, Village Mondial ; Apprendre, toujours, Village Mondial ; Apprendre, toujours, 978-2-7440-6522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du web à la française : inspirez-vous de vente-privee.com, PriceMinister, Deezer, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.166, 2012, Village Mondial ; Apprendre, toujours, 978-2-7440-6521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et entreprise, les bonnes pratiques‎ : Facebook, Twitter, Google +, LinkedIn, YouTube, etc. !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.230, 2011, Village mondial ; Management, Village mondial ; Management, 978-2-7440-6481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson-Village Mondial, pp.238, 2010, Village mondial ; Management, 978-2-7440-6419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'aventure Internet : une révolution à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hussherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jacob-Duvernet, pp.205, 2007, 978-2-84724-139-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, l'Internet pour tous : 15 mesures pour réduire la fracture numérique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Editions Jacob-Duvernet ISBN : 978-2-84724-160-0,, pp.96., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder les défis éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique responsable pour un monde plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will AI contribute to improving individual and global health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for ecology, health, and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.77-91, 2025, 978-1-0353-4625-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035346264.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher-order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art in Partial Least Squares Structural Equation Modeling (PLS-SEM) : methodological extensions and applications in the social sciences and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.61-73, 2023, Springer Proceedings in Business and Economics (SPBE), 978-3-031-34588-3. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani; Renaud Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-121, 2021, 978-1-83910-438-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éthique des algorithmes et de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum sur le traitement des données numériques : réflexions et bonnes pratiques éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre blanc ADEL, pp.114 - 116, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social networks to mobile social networks : applications in the marketing evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.26 - 50, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation: competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of creativity in the management of innovation : state of the art and future research outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, pp.123 - 148, 2017, Series on Technology Management, 978-1-78634-200-3. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786342010_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile social commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.159 - 175, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau paradigme en marketing généré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Jutand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.144 - 153, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contours de l'entreprise 2.0 : ruptures, innovations et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.99 - 102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les réseaux sociaux d'entreprises évoluent-ils et participent-ils à la renaissance numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.67 - 73, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys : enjeux du développement des études en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang N'guyen; Priscillia Créach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, [20 et 21 mai 2010 à Dinan]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises ne peuvent plus passer à côté des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recrutement : typologie, controverses et pratiques responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT: research evidence-based controversies, regulations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la proposition de réglementation européenne aux incidents éthiques de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil national du Numérique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ferry 3.0. Bâtir une école créative et juste dans un monde numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bloch-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national du numérique (CNNum). 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing viral marketing games : the contribution of Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens d’une société numérique : accès, littératie, médiations, pouvoir d’agir : pour une nouvelle politique d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National du Numérique (CNNum). 2013, 88 p. (document principal) + 306 p. (annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Online Forums for In-Home Product Testing: A Field Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine balague </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment limiter les risques de l'intelligence artificielle en finance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La finance à l'ère de l'intelligence artificielle, 159, pp.165-175. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.159.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating misinformation and disinformation: how definition ambiguity limits the DSA's implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inna Lyubareva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (6), pp.619-646. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/02673231251391980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework to implement Responsible Digital Innovation: dimensions, best practices and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.113-143. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jie.047.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From reality to world. A critical perspective on AI fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue on Business Ethics in the Era of Artificial Intelligence, 178 (4), pp.945-959. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-022-05055-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les objets connectés grand public : proposition d’une taxonomie centrée sur l’utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 211-212, pp.70-90. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.211.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital health and management of chronic disease: a multimodal technologies typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Planning and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (4), pp.1107-1125. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hpm.3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques des objets communicants personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet of Things devices appropriation process : the Dynamic Interactions Value Appropriation (DIVA) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.102082. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.technovation.2019.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopétition entre individus, des interactions encore mal connues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence&amp;quot;: Which services, which applications, which results and which development today in clinical research? Which impact on the quality of care? Which recommendations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Diebolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Azancot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Henri Boissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74 (1), pp.155 - 164. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2018.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer des algorithmes responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotech.info </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé : pourquoi certains objets connectés sont un succès et d'autres font un flop ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idea evaluation in innovation contest platforms : a network perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altay Seref Ozaygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 112, pp.15 - 22. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification and influence of social roles in a social media product community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer-Mediated Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), pp.337 - 362. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcc4.12195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la compétition à la coopétition : les nouvelles formes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.11 - 24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation : competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (4), pp.1640002. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1363919616400028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, nouveaux collaborateurs de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soins Cadres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (100), pp.32 - 34. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scad.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux, une opportunité pour les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE Bercy : la lettre d’information de l’Intelligence Economique des Ministères économiques et financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.8 - 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing branded mobile apps : fundamentals and recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (3), pp.305 - 315. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bushor.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using blogs to solicit consumer feedback : the role of directive questioning versus no questioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27 (1), pp.62 - 73. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intmar.2012.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des marques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74, pp.6 - 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between dissatisfaction, complaints and subsequent behavior in electronic marketplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.475-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Janghyuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/205157070702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique du comportement d'achat sur Internet et de l'impact de l'e-mailing par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (2), pp.39-56. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/076737010702200203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agents systems modeling by Petri networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDAMBA Journal 3rd Thesis competition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et analyse de la multi-fidélité aux magasins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Daudigeos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dreze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32, pp.71 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management 2024. "Transforming industries through technology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2024 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DISAQ – Department of Management and Quantitative Studies (Università degli Studi di Napoli Parthenope, Italy); IDTSE – Management Department (Paris School of Business, France), May 2024, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generative AI: a quantitative study on emerging risks and impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV ISPIM innovation conference. "Local Innovation Ecosystems for Global Impact"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn Creative Hub (Kultuurikatel)., Jun 2024, Tallin, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for responsible digital innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTS 2023 : Digital Transformation Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Business; Università degli Studi di Napoli Parthenope, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of consumer perceptions of the ethics of machine learning in the appropriation of artificial intelligence-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORMS Society for Marketing Science (ISMS); The James M. Kilts Center for Marketing (The University of Chicago Booth School of Business), Jun 2022, Chicago (Virtual conference), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l’utilisation des technologies de l’information en santé en temps de COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89e Congrès de l'Acfas : Sciences, innovations, sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2022 : International Conference on Partial Least Squares Structural Equation Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cluj-Napoca (hybrid format), Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde – L’homme doit-il (peut-il) conserver la maîtrise de l’accélération technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Salobir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trichet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-thique : 1ères Assises Éthique et technologies du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du numérique sur l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big 2021 : "Conquérir pour servir l’avenir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bpifrance, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique dans le développement de l’IA face aux biais des données et aux effets de discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Éthique et Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GERiiCO (Groupe d'Études et de Recherche Interdisciplinaire en Information et COmmunication - ULR 4073) - Université de Lille, Apr 2021, Lille (journée d’étude en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des technologies numériques par les femmes atteintes d’endométriose en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFPSA 2021 : 11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Boulogne Billancourt (100% en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETP par application mobile auprès d'adolescent.es diabétiques : perceptions des professionnel.les de santé des effets sur la relation soignant.e-adolescent.e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Il n’y a pas de distance, il n’y a pas de virtuel » : regard des professionnels de santé sur les effets des applications mobiles d’ETP sur leur relation avec les adolescent.es vivant avec un diabète de type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Colmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Strasbourg (100% virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and governance of AI: a matter of common interest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Monthubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethan Pierse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI for Health 4th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des technologies numériques auprès d’adolescents diabétiques : effets perçus par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la SFEDP : Société Française d'Endocrinologie et Diabétologie Pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech trust dans la smart city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EVER 2020 : 15th International Conference on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Smart de Crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition d’EVER Monaco (Ecologic Vehicles Renewable Energies)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Monaco, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses Stop Covid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COVID-19 &amp; Traçage numérique : comment concilier santé et libertés individuelles ? 2nde conférence du cycle "NumériqueS en temps de criseS"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cap Digital; Chaire UNESCO ITEN (Innovation, Transmission, Édition Numériques) (Fondation Maison des Sciences de l’Homme et Université Paris 8); UNESCO, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EISAI: Ethical Information System based on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loréa Baïada-Hirèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de présentation des projets de recherche Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom Business School (IMT-BS); Télécom SudParis (TSP); Fondation du Risque Louis Bachelier; SciencesPo Paris, Dec 2020, Paris (Séminaire de recherche en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information biologique : sa perception dans les médias et réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Enjeux éthiques du numérique en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axe Santé et l’équipe Organicom du LERASS - Université de Toulouse, Nov 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Compact Nations unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procès du siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la Fédération Nationale des Chambres Professionnelles. Intelligence Artificielle, aube ou crépuscule de l'humanité ? Le procès du siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards using responsible artificial intelligence in product recommender systems in marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry-Sénart Sciences et Innovation. "Éthique de l’Intelligence Artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Évry-Courcouronnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage, fake news, fiabilité des algorithmes... quelle éthique et quel contrôle pour le Big Data et les algorithmes d'IA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle responsable et ses enjeux éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "les enjeux éthiques de l'intelligence artificielle". Le Cercle d'Éthique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le numérique, enjeu stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence #RESET 2019. Réinventer le numérique, urgent, vital et… stratégique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi développer une intelligence artificielle responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e édition Bpifrance Inno Génération 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : les enjeux en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les données de santé aux risques du numérique. Journée d’étude organisée par CREIS-Terminal &amp; CECIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies numériques, intelligence artificielle et responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Rencontres Santé Société Georges Canguilhem (Euro Cos Humanisme &amp; Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of AIM Research Center on Artificial Intelligence in Value Creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards incorporating ethics in recommendation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Rochd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Technologies et IA Responsables. Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Big Data modifies tools for responsible AI?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIS 2019 : International Conference on Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, Society & digital : going beyond &amp;quot;digital for the happy few</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDATE Digiworld Summit 2020. SCALING Rebuilding the digital society with people</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque HAS "Construction et dialogue des savoirs – vers de meilleures décisions individuelles et collectives en santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvement Utopia. Algorithmes et IA responsables : quels enjeux en santé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Consumer Internet of Things appropriation: a hierarchical component modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2019 : 48th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of digital technologies on health and patient-doctor relationship in chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHPS 2019 : 33rd Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring motivations and impacts of consumer Internet of Things appropriation : an advanced Partial Least Square - Structural Equation Modelling (PLS-SEM) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients connectés, médecins connectés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pro Digital Health. Congrès du Numérique en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piloter son territore par les données de santé. L'éthique du traitement de la donnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris HealthCare Week. Conférences et journées métiers de la FHF (Fédération Hospitalière de France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la transparence des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Artificielle : quelle transparence ? quelle confiance ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and responsibility of technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDSE2018 : Junior Conference on Data Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehiques étiquettes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres InCité : #2 Humain demain? La rencontre des arts &amp; des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux, réseaux d'influence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Congrès de la Société Française d’Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsible research and ethics on Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de discussion sur l'impact de l'intelligence artificielle sur la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de l'IA Responsable en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Intelligence Artificielle pour l’Homme et sa Santé. Évry-Sénart Sciences et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des technologies dans le domaine de la santé, focus sur les algorithmes et les objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protection des données personnelles – Big data. Conférence franco-hungaro-européenne "Santé connectée : les enjeux éthiques et juridiques de la protection des données personnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies, nouvelles évaluations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDMH Congress : When Doctors Meet Hackers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des algorithmes sur les utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CERNA-SIF "Une éthique des algorithmes : une exigence morale et un avantage concurrentiel"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche multi-agent basée sur la confiance pour évaluer la performance des plateformes de crowdsourcing d'idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2017 : Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing cross-platform information propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idée innovante et réseaux sociaux d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque d'Ile de Science Paris-Saclay "Les nouveaux espaces de la créativité""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel on policy and regulation issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RECSNA17 : Recent Ethical Challenges in Social Network Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les marques à l'ère digitale : enjeux et facteurs clés de succès ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Existe-t-il encore une place pour le marqueteur à l’heure de la marque digitale ? (Rencontre d'hiver de l'AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils numériques et l'humain : pouvons-nous améliorer le parcours du patient lombo-radiculalgique A. Dodge par leur complémentarité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction algorithmique des actions et éthique. L'exemple du marketing prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Algorithmes, les nouveaux décideurs ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'appropriation des objets connectés par les consommateurs : une étude sur les usages effectifs quotidiens de la montre connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique des algorithmes, enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 2017 de la plateforme "Ethique et Biosciences" : Ethique, robotique, et applications en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer la confiance en e-santé via une éthique des algorithmes et des technologies d'intelligence artificielle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il innover pour mieux enseigner ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque Management Identité Légitimité (MIL). "Les faces cachées de l'innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transalgo and DataIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Algorithme &amp; Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages des Objets Connectés en Santé sont-ils illimités?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCS Dijon 2017 : 3ème Colloque des Objets Connectés et Applications de Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop MSH Paris-Saclay. "Le pouvoir des algorithmes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Ens Paris-Saclay, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining social dynamics in coopetition networks using trust awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et données des objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Mouv'INSA "Vie privée et données des objets connectés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des réseaux sociaux dans le dialogue singulier entre le patient et son praticien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es HospiLike conférences Rencontre des Réseaux sociaux hospitaliers. "La relation patient/médecin à l’épreuve des réseaux sociaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1/ Idea evaluation and networks in innovation contest platforms, 2/ exploration de l'appropriation des montres connectées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche de l'Université Paris-Est Marne-la-Vallée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Ghassany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour la loyauté des algorithmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique de la recherche en numérique. Gouvernance des algorithmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et santé : buzz ou nouvelle médecine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference-débat #esanteUNIGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation de l'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde sur la numérisation de l’économie organisée par la commission des affaires économiques de l'Assemblée Nationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport entre santé connectée et la pratique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-santé : bénéfices, enjeux et perspectives pour une santé connectée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing collective intelligence through coopetition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Collective Intelligence Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, New York, Ny, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT Week 2016 - EuraTechnologies. "Give sense to our future world"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles méthodes pédagogiques, retournez à l'école du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en Or, Innovation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire Réseaux Sociaux et Objets Connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Evry Sciences et Innovation. "Les Objets Connectés, du capteur aux applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'humains et d'objets connectés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Good Morning Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en réseau : moteur de la révolution de la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de la e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Castres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, une @infirmière pour un @patient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "L'infirmière, atout majeur de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société de l'information et de la communication. Débat de l'Ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre national des médecins. Conseil national de l’Ordre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart objects and social networks challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understand the issues and challenges of the connected world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopetition innovation contests : design and effects on user behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTO 2016 : information and Communication Technologies in Organizations and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, bien commun de la société numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patient, acteur de sa santé. Vers quelle autonomie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions and identifying social roles in a brand community on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2016 : 45th Annual Conference of European Marketing Academy. "Marketing in the Age of Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measure social metrics with Sodatech : a monitoring and analysis platform of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingmin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM 2015 : The 9th International Conference on Web and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Oxford, United Kingdom. pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la donnée aux données. Table ronde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La donnée n’est pas donnée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks with network structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Benamar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding consuming, contributing and creating behaviors on social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2015 : 44th Annual Conference of European Marketing Academy. "Collaboration in Research"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des structures de réseaux explicatives des comportements de consommation, de participation et de production sur les réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les réseaux sociaux dans sa stratégie d'entreprise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club des Mardis de l'IE de la Chaire Intelligence Économique et Stratégie des Organisations (IESO) de la Fondation Paris-Dauphine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du bouche à oreille en ligne dans les communautés de marques sur Facebook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design framework of branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobileHCI 2014 : 16th International Conference on Human-Computer interaction with mobile Devices and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Toronto, Canada. pp.507 - 512, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2628363.2634224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiification of influencers : the case of cooking bloggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUST Mix Strategy for branded mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMB 2014 : International Conference on Mobile Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are the influential bloggers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2014 : 43rd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New social network metrics for CRM 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste De La Robertie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du monde réel à la Cuisine 2.0 : exploration de l'évolution des comportements dans l'univers de la cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haikel-Elsabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème journée de recherche sur le e-marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards motivations, behaviors, usages and network effects on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Chaire Réseaux Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branded social games : impact of player's behaviors on brand equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual ISMS Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Facebook users' activity to information diffusion in the social network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2013 : 42nd Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How &amp;quot;mutual friends&amp;quot; affect viral diffusion on Facebook ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2012 : 41st Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward usages, friendships and behaviors on Facebook : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Paillasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Austrian-German Workshop on Consumer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards youngsters' acceptance of electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2011 : 40th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy (EMAC), May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are phone trade conversations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA '10 : XVII International Sociological Association World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling call centers agent client interaction performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Eloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ducourant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys&amp;quot; : enjeux du développement des études en ligne et premières recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dinan, France. pp.1 - 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling youngsters' attitude toward using future electronic identification systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS '10 : 32nd Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which online interactive platform to test products ? : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2009 : 38th Annual Conference of European Marketing Academy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of consumer's emotion during product interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaudable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2009 : 3rd International Conference on Affective Computing and Intelligent Interaction and Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home users blogs to test products : a field experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2008 : 30th Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement viral des internautes lors de jeux promotionnels en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2008 : 24ème Congrès de l'Association Française de marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viralpropensity ? A Bayesian network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EMAC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-post-purchase satisfaction versus overall services satisfaction : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2007 : 36th European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of Bayesian networks to principal component analysis to detect e-satisfaction factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Audrain-Pontevia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2007 : Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Florès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2007 : XXIIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buzz on line : quel impact sur les entrées des films de cinéma ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Flores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 23ème Congrès International de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Aix-les- Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between dissatisfaction, complaints and subsequent behavior in electronic marketplace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Audrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Association for Consumer Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Memphis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel viral des internautes : utopie ou réalité ? Une approche par les réseaux Bayésiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2006 : XXIIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict Web users viral propensity? A Bayesian networks approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web users networks modeling by Stochastic Petri Net : the wish list case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2005 : 34th European Marketing Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la performance et optimisation d'opération de marketing viral on line par les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées e-marketing 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Université de Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle dynamique de l'impact viral d'un jeu promotionnel on line par les réseaux de Pétri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFM 2005 : XXIe Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model assess e-mailing impacts on web visit and purchase by using Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS 2004 : Annual Marketing Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri net model for a marketing multi-agent application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC 2003 : 32nd European Marketing Academy Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vanhuele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Drèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turning Household Panel Data on Store Switching into a Decision Aid for Customer Acquisition and Retention Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Braga, Portugal. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques de l'IA et responsabilité numérique des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire Good In Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Lyon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Il n’y a pas de distance, il n’y a pas de virtuel» : perceptions par les professionnel.les de santé des effets sur la relation soignant.e-soigné.e de l’utilisation d’une application mobile d’ETP auprès d’adolescent.es diabétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elodie Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de la SFSD (Société Française de Santé Digitale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux‎ : 50 outils, 13 plans d'action, 6 ressources numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205, 2022, Pro en, 978-2-311-62468-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB 2.0 : 15 ans déjà et après ? : 7 pistes pour réenchanter Internet !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhila Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry De Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.363, 2020, 978-2-36778-239-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres...‎ : quels réseaux sociaux pour votre entreprise ?. - 3ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.260, 2016, Apprendre, toujours, Apprendre, toujours, 978-2-7440-6663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise. - 2e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.248, 2012, Village Mondial ; Apprendre, toujours, Village Mondial ; Apprendre, toujours, 978-2-7440-6522-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les succès du web à la française : inspirez-vous de vente-privee.com, PriceMinister, Deezer, etc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.166, 2012, Village Mondial ; Apprendre, toujours, 978-2-7440-6521-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux et entreprise, les bonnes pratiques‎ : Facebook, Twitter, Google +, LinkedIn, YouTube, etc. !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson, pp.230, 2011, Village mondial ; Management, Village mondial ; Management, 978-2-7440-6481-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook, Twitter et les autres... : intégrer les réseaux sociaux dans une stratégie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pearson-Village Mondial, pp.238, 2010, Village mondial ; Management, 978-2-7440-6419-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2010, l'Internet pour tous : 15 mesures pour réduire la fracture numérique en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Bion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carduner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : Editions Jacob-Duvernet ISBN : 978-2-84724-160-0,, pp.96., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans d'aventure Internet : une révolution à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Hussherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rosanvallon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Jacob-Duvernet, pp.205, 2007, 978-2-84724-139-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder les défis éthiques de l'IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geoffrey Martinache; Romain Zerbib. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former à l'ère de l'IA. Gouvernance / Pédagogie / Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS Management &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-80, 2026, Questions de société, 978-2-38630-300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation numérique responsable pour un monde plus durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-118, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How will AI contribute to improving individual and global health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for ecology, health, and education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.77-91, 2025, 978-1-0353-4625-7. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035346264.00016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the role of consumer psychological motives in smart connected objects appropriation: a higher-order PLS-SEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeling Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lăcrămioara Radomir; Raluca Ciornea; Huiwen Wang; Yide Liu; Christian M. Ringle; Marko Sarstedt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the art in Partial Least Squares Structural Equation Modeling (PLS-SEM) : methodological extensions and applications in the social sciences and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.61-73, 2023, Springer Proceedings in Business and Economics (SPBE), 978-3-031-34588-3. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34589-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of responsible AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margherita Pagani; Renaud Champion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-121, 2021, 978-1-83910-438-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'éthique des algorithmes et de l'intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vade-mecum sur le traitement des données numériques : réflexions et bonnes pratiques éthiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Livre blanc ADEL, pp.114 - 116, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From social networks to mobile social networks : applications in the marketing evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.26 - 50, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile social commerce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apps management and e-commerce transactions in real-time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global Publisher, pp.159 - 175, 2017, Advances in e-business research (AEBR) book series, 978-1-5225-2449-6. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-2449-6.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What affects creative performance in idea co-creation: competitive, cooperative or coopetitive climate ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi-Alexandre Elmoukhliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The role of creativity in the management of innovation : state of the art and future research outlook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27, World Scientific, pp.123 - 148, 2017, Series on Technology Management, 978-1-78634-200-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9781786342010_0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau paradigme en marketing généré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Jutand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métamorphose numérique : vers une société de la connaissance et de la coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternatives, pp.144 - 153, 2013, Manifestô, 978-2-86227-779-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux contours de l'entreprise 2.0 : ruptures, innovations et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. L’entreprise "ouverte" : nouveaux modes d’organisation à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Mines-Télécom, pp.99 - 102, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les réseaux sociaux d'entreprises évoluent-ils et participent-ils à la renaissance numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carine Dartiguepeyrou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier de prospective. Transformation numérique et nouveaux modes de management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Télécom, Institut Télécom, pp.67 - 73, 2011, 978-2-9156-1823-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web surveys : enjeux du développement des études en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang N'guyen; Priscillia Créach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la société du numérique et ses usages : actes du 8e séminaire M@rsouin, [20 et 21 mai 2010 à Dinan]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.195-208, 2011, 978-2-296-54465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises ne peuvent plus passer à côté des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence artificielle et recrutement : typologie, controverses et pratiques responsables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT: research evidence-based controversies, regulations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay Yip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Good In Tech Rapport, Equipe de recherche Good in Tech; Institut Mines Télécom Business School; Sciences Po; Fondation du risque, Institut Louis Bachelier. 2023, pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronter la proposition de réglementation européenne aux incidents éthiques de l’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Mercadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie John-Mathews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicité numérique responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mellet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Good in Tech; Institut Mines-Télécom Business School (Institut Mines-Télécom); Sciences po Paris. 2021, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambition numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil national du Numérique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ferry 3.0. Bâtir une école créative et juste dans un monde numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Blecher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bloch-Pujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil national du numérique (CNNum). 2014, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing viral marketing games : the contribution of Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyens d’une société numérique : accès, littératie, médiations, pouvoir d’agir : pour une nouvelle politique d’inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Abiteboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil National du Numérique (CNNum). 2013, 88 p. (document principal) + 306 p. (annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Online Forums for In-Home Product Testing: A Field Experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine de Valck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of web purchase behavior and e-mailing impact by Petri net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Balagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janghyuk Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] HEC Paris. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId313"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seigneurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251391980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.047.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05055-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeling Zhong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0070" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2019.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Alexandre Elmoukhliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azancot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Boissel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altay Seref Ozaygen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2018.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQT6HLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghassany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425965v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2016.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322752v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2015.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Valck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intmar.2012.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Janghyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janghyuk Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daudigeos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dreze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692600v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692598v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504674v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salobir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trichet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Pierse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123998v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;a Ba&#239;ada-Hir&#232;che" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121390v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121392v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418805v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Rochd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093715v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lair" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wendling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093828v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John Matthews" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984733v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820328v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Louati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680471v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680474v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680466v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680454v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680748v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680475v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539555v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680476v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680459v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566966v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680227v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680784v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681016v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680879v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428005v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680893v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427433v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681010v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680873v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680803v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680801v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680891v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273987v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273632v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273536v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273614v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2634224" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273546v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillasson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763880v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ducourant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681168v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudable" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349567" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flor&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dr&#232;ze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311624717-pro-en-reseaux-sociaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Brahimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Baillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/home/265-web-20-15-ans-deja-et-apres-7-pistes-pour-reenchanter-internet-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549546v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hussherr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosanvallon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barba" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bion" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carduner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/former-a-lere-de-lia/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035346264.00016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/artificial-intelligence-for-sustainable-value-creation-9781839104381.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531342v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786342010_0007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531352v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Legros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mercadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blecher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch-Pujo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00829079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Harris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00692168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00591249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Balagu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.159.0165" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seigneurin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02673231251391980" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.047.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John-Mathews" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-022-05055-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeling Zhong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.211.0070" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274617v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Benamar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hpm.3161" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2019.06.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Alexandre Elmoukhliss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Diebolt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Azancot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Henri Boissel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Adenot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altay Seref Ozaygen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2018.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQT6HLD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Ghassany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcc4.12195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00151" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1363919616400028" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2016.09.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273654v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273668v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bushor.2015.01.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763877v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine de Valck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intmar.2012.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203641v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Janghyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157070702200203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janghyuk Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010702200203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Daudigeos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vanhuele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dreze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621678v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146009v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692600v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salobir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dejoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Trichet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504683v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343072v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elodie Charles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colmel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Tallec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Monthubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Pierse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Reis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121392v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123998v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Assar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;a Ba&#239;ada-Hir&#232;che" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121390v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Rochd" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wendling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984671v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie John Matthews" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820282v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332072v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820306v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332112v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820336v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680474v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Louati" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680459v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680467v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680475v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680807v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680893v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427433v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680873v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680881v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680891v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680814v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427446v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingmin Li" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273992v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273987v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haikel-Elsabeh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2628363.2634224" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste De La Robertie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271695v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681044v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Paillasson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271661v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271708v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763880v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681151v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ducourant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00491952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549454v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaudable" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349567" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549591v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Audrain-Pontevia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549556v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Flor&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387496v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Audrain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387536v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387526v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387504v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550209v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00457601v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dr&#232;ze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692597v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimayes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fayon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311624717-pro-en-reseaux-sociaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499422v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Brahimi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Arab" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry De Baillon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-kawa.com/home/265-web-20-15-ans-deja-et-apres-7-pistes-pour-reenchanter-internet-.html" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428050v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763874v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bodin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681149v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barba" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carduner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Hussherr" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosanvallon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407288v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/former-a-lere-de-lia/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339765v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035346264.00016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213757v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34589-0_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/artificial-intelligence-for-sustainable-value-creation-9781839104381.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900566v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531352v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2449-6.ch007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781786342010_0007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274867v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681139v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681140v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592038v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681142v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705786v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Legros" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705791v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Yip" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395587v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mercadal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180275v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Abiteboul" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Beauvallet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Blecher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144070v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#232;ne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bloch-Pujo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00829079v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garcia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Harris" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00692168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00591249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>