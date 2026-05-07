--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -1264,390 +1264,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une lecture de Gide sur les traces de Jean-Joseph Goux», dans le cadre du colloque Paris I Economie et littérature, Université de Paris 1 et Ankara (METU), dir. Cinla Akdere, Christine Baron, publié en Anglais dans le volume Economics and literature, Routledge, 2017.</w:t>
+                <w:t xml:space="preserve">« Vulgarisation et médiation scientifique ; la question de la fin de vie » pour le collectif Vulgarisation et médiation scientifique issu du Réseau Vivanlit, dir. Gisèle Séginger et Christian Maillard, éd. MSHS de Paris, 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge editions</w:t>
+              <w:t xml:space="preserve">séminaire de recherche de la MSHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498386v1</w:t>
+                <w:t xml:space="preserve">hal-02498395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Vulgarisation et médiation scientifique ; la question de la fin de vie » pour le collectif Vulgarisation et médiation scientifique issu du Réseau Vivanlit, dir. Gisèle Séginger et Christian Maillard, éd. MSHS de Paris, 2017.</w:t>
+                <w:t xml:space="preserve">« Une lecture de Gide sur les traces de Jean-Joseph Goux», dans le cadre du colloque Paris I Economie et littérature, Université de Paris 1 et Ankara (METU), dir. Cinla Akdere, Christine Baron, publié en Anglais dans le volume Economics and literature, Routledge, 2017.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche de la MSHS</w:t>
+              <w:t xml:space="preserve">Routledge editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498395v1</w:t>
+                <w:t xml:space="preserve">hal-02498386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Corps biomédical et psychiatrie dans le roman franco-canadien au XXIe siècle », in dir. Daniel Laforest, Corps biomédical et citoyenneté, Alberta U Press, Canada, 2016.</w:t>
+                <w:t xml:space="preserve">La littérature auxiliaire de l'acte de juger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta Law Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2, pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1602.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498413v1</w:t>
+                <w:t xml:space="preserve">hal-02498426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La littérature auxiliaire de l'acte de juger ?</w:t>
+                <w:t xml:space="preserve">El momento de lo vivo: informe del Coloquio de Cerisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dossier: Transducciones. Ciencias y literaturas: transferencias, resistencias (Coord. Pedro Serra), 25, pp.34-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.2016251222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdlj.1602.0371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498426v1</w:t>
+                <w:t xml:space="preserve">hal-01729230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El momento de lo vivo: informe del Coloquio de Cerisy</w:t>
+                <w:t xml:space="preserve">« Corps biomédical et psychiatrie dans le roman franco-canadien au XXIe siècle », in dir. Daniel Laforest, Corps biomédical et citoyenneté, Alberta U Press, Canada, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alberta Law Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.2016251222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01729230v1</w:t>
+                <w:t xml:space="preserve">hal-02498413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’odyssée du vivant : une relecture d’Homère par la biologie cellulaire au XXIe siècle.</w:t>
               </w:r>
@@ -1765,165 +1765,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Faux-monnayeurs au prisme de l’économie monétaire : une relecture -de Gide sur les traces de Jean-Joseph Goux</w:t>
+                <w:t xml:space="preserve">Économie et littérature: contacts, conflits, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Littérature et économie, 12 (juillet)</w:t>
+              <w:t xml:space="preserve">, 2013, Littérature et économie, 12 (juin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661016v1</w:t>
+                <w:t xml:space="preserve">hal-01660809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie et littérature: contacts, conflits, perspectives</w:t>
+                <w:t xml:space="preserve">Les Faux-monnayeurs au prisme de l’économie monétaire : une relecture -de Gide sur les traces de Jean-Joseph Goux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Littérature et économie, 12 (juin)</w:t>
+              <w:t xml:space="preserve">, 2013, Littérature et économie, 12 (juillet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660809v1</w:t>
+                <w:t xml:space="preserve">hal-01661016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4146,51 +4146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Daniellou-Molini&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.18.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1901.0071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498413v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498426v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1602.0371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.2016251222" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660809v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10408-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Polubojarinova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/publikationen/literaturwissenschaft/71757/die-produktivit-auml-t-des-plagiats.-the-productivity-of-plagiarism" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;inla Akdere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315231617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schaefer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtesam Al-Itiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Baghzouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barb&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.eu-west-3.amazonaws.com/nova-pur-production/upload/documents_1/28e89a35-72cc-4314-af6e-413fb6d6b2b7.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinla Akdere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06539-5.p.0051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20778" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100420100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Daniellou-Molini&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498571v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498584v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2020.18.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.7119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1901.0071" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498395v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498386v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1602.0371" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.2016251222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498413v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949650v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lauba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085023v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839684v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ellena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10408-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Polubojarinova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/publikationen/literaturwissenschaft/71757/die-produktivit-auml-t-des-plagiats.-the-productivity-of-plagiarism" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498450v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#199;inla Akdere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315231617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01529357v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schaefer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtesam Al-Itiyat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aomar Baghzouz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Barb&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s3.eu-west-3.amazonaws.com/nova-pur-production/upload/documents_1/28e89a35-72cc-4314-af6e-413fb6d6b2b7.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012415v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinla Akdere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498485v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06539-5.p.0051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498404v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20778" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100420100&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498559v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>