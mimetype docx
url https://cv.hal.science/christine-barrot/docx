--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Barrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-barrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6352-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118041169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue et réflexions pédagogiques des étudiants-tuteurs en APP0. Jusqu'à quel point impliquer des étudiants dans la formation de leurs pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an ideal assessment method to evaluate academic knowledge, team work and interpersonnal skills in a PBL process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education (ALE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’app pour initier à la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes expérimentales pour l’analyse des écoulements de liquides dans les microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA Toulouse, FRANCE, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes expérimentales pour l'analyse de micro-écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05061793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Barrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-barrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6352-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118041169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue et réflexions pédagogiques des étudiants-tuteurs en APP0. Jusqu'à quel point impliquer des étudiants dans la formation de leurs pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’app pour initier à la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an ideal assessment method to evaluate academic knowledge, team work and interpersonnal skills in a PBL process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education (ALE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes expérimentales pour l’analyse des écoulements de liquides dans les microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA Toulouse, FRANCE, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes expérimentales pour l'analyse de micro-écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05061793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD72C8D"/>
+    <w:nsid w:val="B9E7B895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-barrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6352-1792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118041169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423348v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423349v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doucet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423345v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193798v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delplanque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959396v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-barrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6352-1792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118041169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delplanque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>