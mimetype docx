--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Barrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-barrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6352-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118041169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue et réflexions pédagogiques des étudiants-tuteurs en APP0. Jusqu'à quel point impliquer des étudiants dans la formation de leurs pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’app pour initier à la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an ideal assessment method to evaluate academic knowledge, team work and interpersonnal skills in a PBL process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education (ALE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes expérimentales pour l’analyse des écoulements de liquides dans les microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA Toulouse, FRANCE, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes expérimentales pour l'analyse de micro-écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05061793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Barrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-barrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6352-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118041169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue et réflexions pédagogiques des étudiants-tuteurs en APP0. Jusqu'à quel point impliquer des étudiants dans la formation de leurs pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an ideal assessment method to evaluate academic knowledge, team work and interpersonnal skills in a PBL process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education (ALE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’app pour initier à la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes expérimentales pour l’analyse des écoulements de liquides dans les microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA Toulouse, FRANCE, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes expérimentales pour l'analyse de micro-écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05061793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9E7B895"/>
+    <w:nsid w:val="49F6C93F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-barrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6352-1792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118041169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423345v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423349v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delplanque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-barrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6352-1792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118041169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delplanque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>