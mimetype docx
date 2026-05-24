--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Barrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-barrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6352-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118041169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue et réflexions pédagogiques des étudiants-tuteurs en APP0. Jusqu'à quel point impliquer des étudiants dans la formation de leurs pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an ideal assessment method to evaluate academic knowledge, team work and interpersonnal skills in a PBL process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education (ALE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’app pour initier à la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes expérimentales pour l’analyse des écoulements de liquides dans les microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA Toulouse, FRANCE, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes expérimentales pour l'analyse de micro-écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05061793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Barrot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-barrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6352-1792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118041169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (9), pp.62. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-024-02754-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of optical thermometry techniques for flows at the microscale towards their applicability to gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (11), pp.1819. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi13111819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in channel gas flows in the slip regime by means of molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (4), pp.374. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11040374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally driven pumps and diodes in multistage assemblies consisting of microchannels with converging, diverging and uniform rectangular cross sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (7), pp.54. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02357-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optofluidic formaldehyde sensing: towards on-chip integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arumugam Govindaraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (7), pp.673. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11070673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization of fluorescence sensing in optofluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuţa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan G Korvink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (9), pp.65. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-020-02371-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design guidelines for thermally driven micropumps of different architectures based on target applications via kinetic modeling and simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.249. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi10040249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112018v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-dependent method for the measurement of mass flow rate of gases in microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.422 - 434. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2017.11.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: Phosphorescence emission measurements at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.510-524. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry by direct phosphorescence in gas microflows: Correction of Taylor dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.177 - 190. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging velocimetry for analysis of gas flows in mini and micro systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystem Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.527 - 537. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00542-013-1971-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of diffusion on molecular tagging velocimetry technique for rarefied gas flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1335 - 1348. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10404-015-1649-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and computational study of gas flow delivered by a rectangular microchannels leak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercedes Bergoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.551 - 562. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D reconstruction of velocity profiles in rectangular microchannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Chiavaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Luca Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (1), pp.153-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.47 - 52. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel fabrication method of flexible and monolithic 3D microfluidic structures using lamination of SU-8 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Conédéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (1), pp.113 - 121. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0960-1317/16/1/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIGN AND MODELLING OF KNUDSEN MICROPUMPS FABRICATED VIA ADVANCED LASER MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental measurements of acetone diffusion coefficients in gas mixtures by molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Luccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-Eric Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows - NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FABRICATION OF A KNUDSEN MICROPUMP FOR OPERATION ABOVE ATMOSPHERIC PRESSURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Non-equilibrium Gas Flows – NEGF26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and modelling of a Knudsen micropump for integration in a Pulsed tube Cryo-cooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of a Knudsen micropump for integration in a Pulsed tube Cryocooler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phassawat Leelaburanathanakul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Basdanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Sep 2025, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman thermometry of confined gas micro-flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tejeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13039/501100011033/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient of acetone vapor at different temperatures via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of gas-phase acetone photoluminescence under low pressure conditions at several excitation wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaven Bajić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows – NEGF23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 12-15 (paper NEGF23-435240)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diffusion coefficient and kinetic diameter of diacetyl and acetone vapor via molecular tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Non-equilibrium Gas Flows (NEGF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Eindhoven, Netherlands. 163-167 (paper NEGF23-435562)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLOW VISUALIZATION OF GAS FLOWS IN CHANNELS IN THE SLIP REGIME BY MEANS OF MOLECULAR TAGGING VELOCIMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on acetone vapour photoluminescence for applications in molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of Technology, Oct 2019, Ettlingen, Germany. pp.ISTEGIM 2019 - 152927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVING THE MANUFACTURING PROCESS OF MULTI-LEVEL MICROFLUIDIC DEVICES BASED ON THE LAMINATION OF SUCCESSIVE DRY FILM PHOTORESIST LAYERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows In Microscale - ISTEGIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettlingen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic sensing of airborne formaldehyde: towards on-chip integration (oral presentation & poster & proceedings with peer review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Thermal Effects in Gas flows in Microscale (ISTEGIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ettligen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, optimization and manufacturing of a miniaturized fluorescence sensing device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.210421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in miniaturized optical systems for continuous fluorescence detection in liquid flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Măriuța</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Haas-Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of acetone vapor phosphorescence at varying temperatures for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance study of a multistage Knudsen pump with tapered assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lopez Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescence models in direct simulation Monte Carlo for molecular tagging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan K Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of a novel Knudsen pump design exploiting drilling and 3D printing techniques in low thermal conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Micro and Nano Flows Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Professor Srinivas Garimella, Georgia Institute of Technology, Sep 2018, Atlanta, United States. pp.9 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed design for simultaneous measurement of wall and near-wall temperatures in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikash Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France. pp.211489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pumping effect due to temperature gradients imposed in a multistage assembly consisting of long tapered orthogonal channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Microfluidics (μFlu18) and 3rd European Conference on Non-Equilibrium Gas Flows (NEGF18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Strasbourg, France. pp.447-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging technique for measuring the diffusion of diacetyl and acetone vapors at low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Symposium on Rarefied Gas Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a novel Knudsen pump design benefitting from drilling and 3D printing techniques in low conductivity materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo López Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Tatsios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris Valougeorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MIGRATE International Workshop,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bastia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone and diacetyl phosphorescence at low pressures for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-154814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigations on temperature dependency of acetone vapor luminescence for molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-153514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marquage moléculaire d'acétone et diacétyle à basses pressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-liquid micro-separators for trapping of volatile organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mariuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Brander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd MIGRATE International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for confined rarefied gas flows: phosphorescence emission at low pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Conference on Experimental Heat Transfer, Fluid Mechanics and Thermodynamics, 12-15 June, 2017, Iguazu Falls, Brazil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Iguazu Falls, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of mass flow rate experimental data obtained using two different experimental setups by means of the dynamic constant volume technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernane Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare J. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International MIGRATE Workshop, Sofia, Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sofia, Bulgaria. pp.MIGRATE-150322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de reconstruction de profils de vitesse pour l’analyse expérimentale de micro-écoulements gazeux par marquage moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of thermal transpiration flow through a microtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Micro and Nano Flows Conference, Milano, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro molecular tagging thermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varun Yeachana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 13: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acetone luminescence at low pressure for molecular tagging velocimetry in confined rarefied gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International MIGRATE Workshop, Strasbourg, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.MIGRATE 11: 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vélocimétrie par marquage moléculaire appliquée aux écoulements gazeux raréfiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fratantonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rojas-Cárdenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Francophone de Techniques Laser (CFTL2016), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of temperature-driven flow between ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th European Conference on Non-equilibrium Gas Flows (NEGF15), Eindhoven, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Eindhoven, Netherlands. pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of laser induced phosphorescence and fluorescence of acetone at low pressure for molecular tagging velocimetry in gas microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacene Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Micro and Nano Flows Conference (MNF2014), London, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banc de test pour pompes à insuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Insulinotherapie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical investigation of a novel Knudsen pump with two ratchet surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Microfluidics (µFlu'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland. pp.μFLU14-96:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity measurements in low pressure confined gas flow by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Vacuum Congress (IVC-19), Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSMC simulations of MTV experiments on gas flows in micro-channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direct Simulation Monte Carlo 2013: Theory, Methods, and Applications (DSMC13), Santa Fe, New Mexico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Santa Fe, New Mexico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for internal gas flows - From continuum to shlightly rarefied regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Microfluidics (µFlu'12), Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Heidelberg, Germany. pp.µFLU12-144:1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas mass flow rate measurement in T-shaped microchannels in slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2011 International Mechanical Engineering Congress &amp; Exposition (IMECE2011) - Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.775-782, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/IMECE2011-65812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative measurement of gas pressure drop along T-shaped micro channels by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012032, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field measurements in gas phase internal flows by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Brandner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Conference on Gas MicroFlows -GASMEMS2012-, Skiathos, Greece (in Journal of Physics: Conference Series vol. 362)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Skiathos, Greece. pp.012026, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/362/1/012026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Molecular Tagging Velocimetry in Rarefied Gas Flow Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brandner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Rarefied Gas Dynamics (RGD28), Zaragoza, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of tree-shaped microchannel networks submitted to simultaneous pressure driven and electro-osmotic Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ASME 2012 10th International Conference on Nanochannels, Microchannels and Minichannels (ICNMM2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gaseous flows in microchannels by molecular tagging velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 10th International Conference on Nanochannels, Microchannels, and Minichannels (ICNMM 12), Puerto Rico, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Puerto Rico, United States. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ICNMM2012-73125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of gas flow in T-shaped micro-mixer by interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Joseph</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the APS Division of Fluid Dynamics, Baltimore, Maryland, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Baltimore, Maryland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Tagging Velocimetry: experimental setup development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy. pp.GASMEMS11-9:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A setup for gas mass flow rate measurement in T-shaped micro channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International GASMEMS Workshop (GASMEMS11), Bertinoro, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular tagging velocimetry for gaseous microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International GASMEMS Workshop (GASMEMS10), Les Embiez, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les Embiez, France. pp.GASMEMS2010-DY09:1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmems network: example of collaboration and exchanges opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature influence on the hydrodynamics of gas flows in microchannels in the slip flow regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10), Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France. pp.µFLU2010-88:1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement and creation of collaboration networks to enhance joint research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Newport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Samouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum (ESOF2010), Torino, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new setup for analysis of the performance of micropumps for drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Thuillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Microfluidics (µFlu'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue et réflexions pédagogiques des étudiants-tuteurs en APP0. Jusqu'à quel point impliquer des étudiants dans la formation de leurs pairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l'enseignement supérieur 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an ideal assessment method to evaluate academic knowledge, team work and interpersonnal skills in a PBL process ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Learning in Engineering Education (ALE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’app pour initier à la conception mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogies dans l’enseignement supérieur 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la double couche électrique sur un écoulement de Poiseuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidique 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid microflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microfluidics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley - ISTE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring method and portable measure bench for liquid micro-flows, and application for characterizing micro-pumps for medical use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laurien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Baldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Forêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2010084268. MS2M. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes expérimentales pour l’analyse des écoulements de liquides dans les microcanaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. INSA Toulouse, FRANCE, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04959396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes expérimentales pour l'analyse de micro-écoulements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Barrot-Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Toulouse 3 - Paul Sabatier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05061793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49F6C93F"/>
+    <w:nsid w:val="138954BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-barrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6352-1792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118041169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delplanque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-barrot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6352-1792" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118041169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670205v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongwei Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fratantonio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot Lattes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-Cardenas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-024-02754-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot-Lattes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Baji&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13111819" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rojas-C&#225;rdenas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11040374" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo L&#243;pez Quesada" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Tatsios" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Valougeorgis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02357-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mariuta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arumugam Govindaraji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Calv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11070673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#355;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan G Korvink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-020-02371-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112018v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi10040249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernane Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.11.147" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJCX2L63-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Frezzotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Brandner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.01.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Samouda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-013-1971-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-015-1649-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bergoglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Mari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.06.011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881302v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Newport" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Chiavaroli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Luca Morini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lattes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3AFC0083D33B8B77771C18DF601A37AD4C9B0FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Abgrall" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/1/016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80921DFEB0E22476B41CE42E20EC03885765D8AF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Basdanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phassawat Leelaburanathanakul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luccon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tejeda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Baji&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13039/501100011033/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Yeachana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367361v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#259;riu&#539;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brander" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Haas-Santo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lopez Quesada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K Stefanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148822v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikash Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994117v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045715v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare J. Deschamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047817v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048297v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047984v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051902v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stefanov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053285v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053891v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samouda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frezzotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186302v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brandner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Brandner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2011-65812" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joseph" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012032" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/362/1/012026" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187145v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187102v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73104" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICNMM2012-73125" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188031v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Newport" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193645v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193845v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193644v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193843v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carreras" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thuillard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barrot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423349v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barrot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doucet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423345v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193798v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Delplanque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959365v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier For&#234;t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04959396v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05061793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>