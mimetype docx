--- v0 (2026-04-05)
+++ v1 (2026-05-09)
@@ -66,3920 +66,3920 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational Exposure to Engine Exhausts and Prostate Cancer Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-025-01205-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cause-specific mortality among banana plantation workers in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Multigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.512-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-110304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coffee and tea consumption and the risk of head and neck cancer: An updated pooled analysis in the International Head and Neck Cancer Epidemiology Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alzina Koric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun‐pin Esther Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cncr.35620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respirable crystalline silica and lung cancer in community-based studies: impact of job-exposure matrix specifications on exposure–response relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ohlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel C.H. Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kendzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (3), pp.178-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.4140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lung Cancer Risks Associated with Occupational Exposure to Pairs of Five Lung Carcinogens: Results from a Pooled Analysis of Case-Control Studies (SYNERGY)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liacine Bouaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (1), pp.17005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP13380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioeconomic status, smoking, and lung cancer: mediation and bias analysis in the SYNERGY study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hovanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kendzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ede.0000000000001807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational Benzene Exposure and Lung Cancer Risk: A Pooled Analysis of 14 Case-Control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenxin Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lützen Portengen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schüz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209 (2), pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.202306-0942OC⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expert-based assessment of chemical and physical exposures, and organizational factors, in past agricultural jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 263, pp.120238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer Survivors in Saint Lucia Deeply Value Social Support: Considerations for Cancer Control in Under-Resourced Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Phillip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19116531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational exposure to polycyclic aromatic hydrocarbons and risk of prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-021-00751-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welding and the risk of head and neck cancer: the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (5), pp.293-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2019-106080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary Patterns Are Associated with Risk of Prostate Cancer in a Population-Based Case-Control Study in Montreal, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Trudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Csizmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12071907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Night-Shift Work and Risk of Prostate Cancer: Results From a Canadian Case-Control Study, the Prostate Cancer and Environment Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.kwz167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aje/kwz167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02273419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and oral and oropharyngeal cancer risk in men A population-based case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.22-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canep.2019.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social distribution of tobacco smoking, alcohol drinking and obesity in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-019-7802-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Head and neck cancer and occupational exposure to leather dust results from the ICARE study, a French case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-019-0469-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk factors for salivary gland cancers in France Results from a case-control study, the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp. 56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2018.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational exposure to petroleum-based and oxygenated solvents and hypopharyngeal and laryngeal cancer in France the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Radoï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4324-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational exposure to solvents and risk of head and neck cancer in women: a population-based case–control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Menvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.e012833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2016-012833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational exposure to chlorinated solvents and risk of head and neck cancer in men: a population-based case-control study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fayossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pilorget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Woronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-017-0286-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01570445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranean diet and preserved brain structural connectivity in older subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Samieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67 (1), pp.386-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mediterranean diet and preserved brain structural connectivity in older subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), pp.1023-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalz.2015.06.1888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yandai Guindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kendya Gene</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A53.2-A54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345749v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">120 Examining the occupational exposome of male agricultural workers in Canada and abroad</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A53.2-A54, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.120⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Barcelona, Spain. pp.A1.2-A1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236188v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 Construction work and head and neck cancer risk: results from the ICARE study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">8292265 Multiple pesticide exposure and prostate cancer risk in a cohort of agricultural workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kendya Gene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Spinosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bhakkan-Mambir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Luce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology in Occupational Health Early Career Conference (EPICOH 2024), Barcelona, Spain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2024-epicohabstracts.2⟩</w:t>
+              <w:t xml:space="preserve">30th Epidemiology in Occupational Health Conference (EPICOH 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Utrecht, Netherlands. pp.A79.1-A79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2025-epicohabstracts.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236196v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18-5 - Exposome professionnel des travailleurs cols blancs : résultats de l’étude « Prostate Cancer and Environment Study »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone Épidémiologie et Santé publique « Les nouvelles transitions épidémiologiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Limoges, France. pp.202642, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeph.2024.202642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-90 Comparing responses from proxy and self-respondents in a population-based case-control study of occupational exposures and prostate cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">O-89 Using proxy respondents when assessing occupational circumstances: impact on expert assessments of reliability in the assignment of chemical exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miceline Mésidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canisius Fantodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.91⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284962v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-89 Using proxy respondents when assessing occupational circumstances: impact on expert assessments of reliability in the assignment of chemical exposures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">P-86 Exposure to pesticides mixture and cancer mortality in banana workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Yu</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gambaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Michineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léïla Cabréra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Spinosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Mumbai, India. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.90⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Mumbai, India. pp.A58.2-A58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284946v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-86 Exposure to pesticides mixture and cancer mortality in banana workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">P-87 Are asbestos and strong inorganic acid mists the only occupational exposures that increase laryngeal cancer risk in the construction industry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendya Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Luce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2023, Mumbai, India. pp.A58.2-A58, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.143⟩</w:t>
+              <w:t xml:space="preserve">, Mar 2023, Mumbai, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284955v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-87 Are asbestos and strong inorganic acid mists the only occupational exposures that increase laryngeal cancer risk in the construction industry?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">O-90 Comparing responses from proxy and self-respondents in a population-based case-control study of occupational exposures and prostate cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Élise Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miceline Mésidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canisius Fantodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Symposium on Epidemiology in Occupational Health (EPICOH 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.144⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oem-2023-epicoh.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...2763 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03555619v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3997,51 +3997,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relative à l’état des lieux des consignes en cas d'incendies de végétation de grande ampleur pour la protection de la santé des populations et à l’établissement d'une liste socle de substances et méthodes de mesure pour la surveillance des panaches de fumées issus des feux de végétation de grande ampleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benmarhnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,51 +4151,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition professionnelle aux solvants et risque de cancer des voies aéro-digestives supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cancer. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLS588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4391,51 +4391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;ly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Parent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202642" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miceline M&#233;sidor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canisius Fantodji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.91" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.90" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Parent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-025-01205-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzina Koric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;pin Esther Chang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35620" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ede.0000000000001807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ohlander" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel C.H. Vermeulen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13380" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04302953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202306-0942OC" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00751-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591869v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trudeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Csizmadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12071907" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02273419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwz167" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.1888" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M75B8TR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555619v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lembeye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Steve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS588" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Parent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-025-01205-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gambaretti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Michineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-110304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alzina Koric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun&#8208;pin Esther Chang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Rado&#239;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35620" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ohlander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel C.H. Vermeulen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#252;tzen Portengen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kendzia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443647v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Olsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liacine Bouaoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#252;z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Vermeulen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Behrens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13380" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hovanec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ede.0000000000001807" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04302953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenxin Wan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Peters" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.202306-0942OC" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yandai Guindo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;lise Parent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120238" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviane Auguste" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cox" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Phillip" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19116531" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-021-00751-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02453456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Radoi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2019-106080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trudeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Csizmadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12071907" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02273419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwz167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Menvielle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pilorget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2019.01.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02364725v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7802-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-019-0469-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2018.03.019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4324-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01438872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sanchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-012833" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01570445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fayoss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-017-0286-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555619v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Samieri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03555618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalz.2015.06.1888" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M75B8TR5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.120" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendya Gene" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2024-epicohabstracts.2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Spinosi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bhakkan-Mambir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2025-epicohabstracts.192" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;ly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Parent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202642" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284946v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miceline M&#233;sidor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canisius Fantodji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.90" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284955v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Michineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;&#239;la Cabr&#233;ra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.143" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.144" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284962v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem-2023-epicoh.91" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616930v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lembeye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy-Flahault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Steve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS588" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>