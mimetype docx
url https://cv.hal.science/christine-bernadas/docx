--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -2035,51 +2035,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB401FD4"/>
+    <w:nsid w:val="8A494DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>