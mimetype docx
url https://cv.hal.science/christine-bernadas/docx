--- v1 (2026-04-25)
+++ v2 (2026-05-24)
@@ -1,1980 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1929 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christine Bernadas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0312-4191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=WVKG0AIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bref aperçu du contenu et des sentiments autour du concept de résilience à la suite du premier confinement français lié à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Risques et Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.55-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A myriad of digital divides: a global comparison of internet and cellular divides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Intercultural Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.15-44. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIIM.2012.044459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolating The Key Variables For Regression Models In Enterprise Software Acquisition Decisions: A Blocking Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Pena-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business &amp; Economics Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (8), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19030/jber.v5i8.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study on the influences on the acquisition of enterprise software decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Palanisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Taskin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (5), pp.610-639. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17410391011083065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Influences on the Decision Process for Acquiring Enterprise Software: A Comparison of Mexico and United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Palanisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Global Management Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.36-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape of Mobile CRM: some preliminary findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Business review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An International Perspective about E-commerce and SME: Some Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The e-Business review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERP Acquisition Planning: A Critical Dimension for Making the Right Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Palanisamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alannah Halingten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long Range Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (1), pp.45-63. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lrp.2007.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three-Dimensional Approach in Evaluating ERP Software Within the Acquisition Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alannah Halingten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jeis.2005070101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparity of the infusion of e-business within SMEs: a global perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1/2), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2005.006621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So you're thinking of buying an ERP? Ten critical factors for successful acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alannah Halingten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (6), pp.665-677. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17410390510628373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring non-experts’ preconceptions on the use of Crowdsourcing as an innovative tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Social Media (ECSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brighton (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity in online courses: Case of A customer relationship management course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pinnacle of Marketing Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marketing Educator's Association, Oct 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-health Websites: What do we know about their Interactivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Academy of e-business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IABE, Oct 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi entreprendre une transformation digitale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.152-154, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi des données de qualité sont-elles nécessaires à votre stratégie de transformation digitale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.167-168, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi « zero-trust » est-il une bonne stratégie pour la sécurité de votre organisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.169-171, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’industrie entre-t-elle dans sa quatrième révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.96-97, 2021, 9782340055193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Ardeco : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bernadas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Culié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouakhar Khaireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh-Chi Vo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EM Normandie Business School; Région Normandie; BPI France. 2017, 247 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2035,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A494DB9"/>
+    <w:nsid w:val="F4DE8670"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2266,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bernadas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0312-4191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651534v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218601v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIM.2012.044459" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218616v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Pena-Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jber.v5i8.2570" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Palanisamy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Taskin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410391011083065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E677E6F0349A889A6B4000F9AA24ECDE7CF974EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901525v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Halingten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2007.02.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WZTQ3B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2005.006621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218653v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jeis.2005070101" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390510628373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/652B31C1287F7B64933C348523C0D48B4C2E636B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bernadas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0312-4191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=WVKG0AIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651534v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernadas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218601v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIIM.2012.044459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Pena-Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jber.v5i8.2570" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Palanisamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Taskin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410391011083065" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E677E6F0349A889A6B4000F9AA24ECDE7CF974EA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651697v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alannah Halingten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lrp.2007.02.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WZTQ3B9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218653v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jeis.2005070101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2005.006621" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218632v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17410390510628373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/652B31C1287F7B64933C348523C0D48B4C2E636B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651565v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04653076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouakhar Khaireddine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Vo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>