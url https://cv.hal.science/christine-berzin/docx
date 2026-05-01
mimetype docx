--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -1589,178 +1589,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relations d’entraide à l’école maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « L’école maternelle : une école de demain ? » (coord C. Brisset)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universié de Picardie Jules Verne, Jun 2010, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04464593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Students helping interactions in higher education : a contribution to a best success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes Conference EDU-WORLD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pitesti, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464620v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04464593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From digitalized course to digital course, evaluating towards a better design</w:t>
               </w:r>
@@ -2657,51 +2657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rôles de tuteur et de novice chez l’enfant préscolarisé : une analyse qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4037,191 +4037,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier &amp;quot;2005-2015 – Quelles évolutions en matière d’inclusion ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de lecture de : Diane Bedoin et Martine Janner-Raimondi (dir.). Petite enfance et handicap. Grenoble, Presses universitaires de Grenoble, 2016, 279 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 42 (2), pp.11-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, n°42, pp.243-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...50 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;2005-2015 – Quelles évolutions en matière d’inclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n°42, pp.243-245</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, n° 42 (2), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.042.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03930401v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intégration à l’inclusion : quelques exemples d’évolution dans l’accueil en classe ordinaire à l’école et au collège des élèves en situation de handicap</w:t>
               </w:r>
@@ -4285,51 +4285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des enseignants en herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices du tutorat entre enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6756,51 +6756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de l’aide au sein des situations d’enseignement/apprentissage chez les enfants de 4 à 6 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6838,51 +6838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse exploratoire des rôles de tuteur et de novice chez des enfants préscolarisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7274,51 +7274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/VWJB7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cahon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monchaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Compte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04297285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.652.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03451014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.070.0079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gavoille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Volck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1379" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.025.0091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebert-Candat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.412.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gynette Delamezi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.039.0101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04452004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.011.0120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayda Winnykamen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04450249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Hoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04436883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berzin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/VWJB7" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delbrayelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cahon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421716v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421718v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04421715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Puustinen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monchaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463741v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle N&#233;delec-Trohel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463747v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Compte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463749v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04463760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464593v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathia Papi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464630v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04297285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437673v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lafont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Darnis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437732v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437730v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04437714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464568v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03812678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.053.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.652.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930336v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03930233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03451014v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.070.0079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gavoille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.3679" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451933v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Volck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1379" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.025.0091" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lebert-Candat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.412.0081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gynette Delamezi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.039.0101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04451963v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.024.0003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460866v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460881v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poucet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04452004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.011.0120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460893v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cauzinille-Marm&#232;che" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayda Winnykamen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04460847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03985119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04422354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04450249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436876v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04436878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Hoin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464602v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04436883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>