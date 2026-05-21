--- v0 (2026-03-21)
+++ v1 (2026-05-21)
@@ -1338,51 +1338,51 @@
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.1943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2019.01943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -5096,286 +5096,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04827746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the efficacy of novel bispecific antibodies targeting immune checkpoints in a 3D model of B non-Hodgkin lymphoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of CD39 as a new therapeutic target in non-Hodgkin's lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rimailho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gower</w:t>
+                <w:t xml:space="preserve">C Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gava</w:t>
+                <w:t xml:space="preserve">F Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rimailho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gravelle</w:t>
+                <w:t xml:space="preserve">M Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Malignant Lymphoma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale BSB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04830782v1</w:t>
+                <w:t xml:space="preserve">inserm-04827786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of CD39 as a new therapeutic target in non-Hodgkin's lymphomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Rimailho</w:t>
+                <w:t xml:space="preserve">Study of the efficacy of novel bispecific antibodies targeting immune checkpoints in a 3D model of B non-Hodgkin lymphoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Faria</w:t>
+                <w:t xml:space="preserve">L. Rimailho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Gava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Tosolini</w:t>
+                <w:t xml:space="preserve">C. Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale BSB 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Malignant Lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lugano, Switzerland, Switzerland. 41 (S2), pp.287-288, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hon.3164_198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04827786v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04830782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CD39 on gamma delta T cells as a positive marker of anti-CD20-induced ADCC of non-Hodgkins lymphoma cells</w:t>
               </w:r>
@@ -5387,64 +5387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rimailho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5486,64 +5486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAyloring LYmphoma therapy with Immune Escape Signatures from 3D avatars of B‐cell NHL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,64 +5620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicellular Aggregates of Lymphoma Cells (MALC) and Patient-Derived Lymphoma Spheroids (PDLS) as 3D preclinical B-cell non-Hodgkin lymphoma models for personalized medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5771,64 +5771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rimailho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5870,64 +5870,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAyloring LYmphoma therapy with Immune Escape Signatures from 3D avatars of sMZL (TALYIES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,402 +6373,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04831048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient derived lymphoma spheroids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le SUVmax pré-thérapeutique est associé à la prolifération des cellules tumorales et non au micro-environnement immunitaire et prédit la survie sans progression des patients avec un lymphome folliculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laplagne</w:t>
+                <w:t xml:space="preserve">C Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tosolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pericart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite scientifique du Centre de Recherches en Cancérologie de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, France (FR), France</w:t>
+              <w:t xml:space="preserve">SFH 2019 - 39e Société Française d'Hématologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04831113v1</w:t>
+                <w:t xml:space="preserve">inserm-04827449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le SUVmax pré-thérapeutique est associé à la prolifération des cellules tumorales et non au micro-environnement immunitaire et prédit la survie sans progression des patients avec un lymphome folliculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tosolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pericart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Hématologie (SFH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04831138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le SUVmax pré-thérapeutique est associé à la prolifération des cellules tumorales et non au micro-environnement immunitaire et prédit la survie sans progression des patients avec un lymphome folliculaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Pericart</w:t>
+                <w:t xml:space="preserve">Patient derived lymphoma spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gravelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gilhodes</w:t>
+                <w:t xml:space="preserve">Chloé Laplagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFH 2019 - 39e Société Française d'Hématologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Retraite scientifique du Centre de Recherches en Cancérologie de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, France (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04827449v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04831113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6855,64 +6855,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-Derived lymphoma spheroids integrating immune tumor micronevironment as preclinical follicular lymphoma models for personalized medicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Faria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7369,51 +7369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Doba&#241;o&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P&#233;rez&#8208;gal&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Doba&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garc&#237;a Valero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Araujo-Ayala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Nadeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-024-01041-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04777458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia Valero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Doba&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04783622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P&#233;rez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pericart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.263194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bordes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mora&#8208;ramirez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tranel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Phonesouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lechevallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12010179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Decaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordenave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820835v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Poupot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2018.1554175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;tous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fontan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Salabert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Costes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZTSNDR4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.09.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Savina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2014.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6F2X8N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourni&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sicard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2012.39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Decaup" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gravelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fruchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2013.32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.mcr-11-0154" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Kheirallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-08-237537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-H&#233;l&#232;ne Capietto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarh Keirallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laprevotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945010791320845" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnafous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scaglione" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-08-172296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Charruyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colomba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jaffr&#233;zou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grazide" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina M&#252;ller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M412867200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-01-0277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jaffrezou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568011033482413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-LGTPQ646-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04826850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1359-4117.2003.01065.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLS7VNG7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-De Mas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1585" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Apostolou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.62.6.1446" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jan Veldman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maddens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.01-0794fje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-de Mas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0787fje" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04826847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;gui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuvillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0466fje" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel D&#8217;orgeix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.5.867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Betta&#239;eb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04826845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.12.1.101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobano-Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rimailho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quertinmont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830782v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gower" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gava" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimailho" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faria" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_198" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faria" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gava" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tosolini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gower" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Valero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quelen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_197" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doba&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez-Galan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830884v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia-Valero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166131" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831113v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplagne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831138v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kanoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827449v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rossi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pericart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilhodes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia-Valero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827431v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bezombes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05247410v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Faria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Doba&#241;o&#8208;l&#243;pez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P&#233;rez&#8208;gal&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bezombes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.70114" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04773418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#232;lia Doba&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garc&#237;a Valero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Araujo-Ayala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Nadeu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-024-01041-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04777458v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia Valero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Doba&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jitc-2023-007156" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13071490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04783622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P&#233;rez-Gal&#225;n" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13143625" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365480v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pericart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kanoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2020.263194" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bordes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mora&#8208;ramirez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Tranel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14370" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061583v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Phonesouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lechevallier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ferrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12010179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Decaup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bordenave" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01927888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Traverse-Glehen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110415" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820835v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Poupot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402x.2018.1554175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine B&#233;tous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cayrol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Burroni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fontan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Salabert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Costes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.3283" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZTSNDR4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00905913v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jean" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Familiades" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.09.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472223v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Savina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2014.05.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD6F2X8N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02472240v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fourni&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Sicard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cmi.2012.39" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Decaup" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gravelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fruchon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bcj.2013.32" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820849v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.mcr-11-0154" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Kheirallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gross" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-08-237537" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348959v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-H&#233;l&#232;ne Capietto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarh Keirallah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Laprevotte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138945010791320845" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gertner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnafous" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scaglione" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2008-08-172296" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Charruyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Colomba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jaffr&#233;zou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Grazide" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina M&#252;ller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M412867200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bezombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2004-01-0277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820881v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jaffrezou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568011033482413" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-LGTPQ646-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04826850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Plo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Levade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lavelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1359-4117.2003.01065.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLS7VNG7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-De Mas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hernandez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2002-05-1585" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03030310v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriana Apostolou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Louat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.62.6.1446" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jan Veldman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maddens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.01-0794fje" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349104v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349143v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mansat-de Mas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0787fje" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04826847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;gui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cuvillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uro-Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.00-0466fje" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bettaieb" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Thonel D&#8217;orgeix" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.5.867" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03028424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Betta&#239;eb" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04826845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.12.1.101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827746v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dobano-Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rimailho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Quertinmont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827786v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Faria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gava" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tosolini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gower" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gava" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rimailho" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_198" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827759v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gower" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Valero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quelen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.3164_197" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garc&#237;a-Valero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doba&#241;o-L&#243;pez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827776v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830870v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quelen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perez-Galan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830884v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia-Valero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04830843v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-166131" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831048v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rossi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kanoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pericart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gilhodes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831138v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04831113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplagne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04820548v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827365v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcia-Valero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04827431v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bezombes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>