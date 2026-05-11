--- v0 (2026-03-26)
+++ v1 (2026-05-11)
@@ -1337,368 +1337,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training for digital benevolence An analysis of non-violent digital intercultural communication</w:t>
+                <w:t xml:space="preserve">Co-écrire la francophonie. Utopies numériques et collaboration interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCALL Conference - Advancing CALL: new research agendas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232673v1</w:t>
+                <w:t xml:space="preserve">hal-05160311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-écrire la francophonie. Utopies numériques et collaboration interculturelle</w:t>
+                <w:t xml:space="preserve">Training for digital benevolence An analysis of non-violent digital intercultural communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">EuroCALL Conference - Advancing CALL: new research agendas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160311v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une communication non violente dans un contexte interculturel : utopie éducative ou réalité pour une francophonie plurielle ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard</w:t>
+                <w:t xml:space="preserve">Favoriser une démarche réflexive en formation d'enseignant.e.s de langues étrangères. Enjeux et pistes de guidage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
+              <w:t xml:space="preserve">4e Congrès européen de la FIPF - Ensemble en français ! Réfléchir, échanger, agir sur le monde d'aujourd'hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération internationale des professeurs de français, Sep 2024, Bucarest, Roumanie. pp.905-921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05160312v1</w:t>
+                <w:t xml:space="preserve">hal-05207880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser une démarche réflexive en formation d'enseignant.e.s de langues étrangères. Enjeux et pistes de guidage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+                <w:t xml:space="preserve">Vers une communication non violente dans un contexte interculturel : utopie éducative ou réalité pour une francophonie plurielle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Congrès européen de la FIPF - Ensemble en français ! Réfléchir, échanger, agir sur le monde d'aujourd'hui et de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération internationale des professeurs de français, Sep 2024, Bucarest, Roumanie. pp.905-921</w:t>
+              <w:t xml:space="preserve">XVIe Congrès mondial de la FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207880v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the development of techno-semio-pedagogical skills in future foreign language teachers through reflective practice: which tasks for which reflection objects ?</w:t>
               </w:r>
@@ -1976,1430 +1976,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Libanisme et Le Franbanais dans l’enseignement du français au Liban : État des lieux d’un nouveau phénomène plurilingue</w:t>
+                <w:t xml:space="preserve">La carte scripturale : analyse de co-productions étudiantes et proposition d’outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine Abi Abdallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
+                <w:t xml:space="preserve">Hamza Miftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PLURENSA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’études SCENES (Structure de la Co-Écriture Numérique et Environnement Social)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche sur le Langage, Université Clermont Auvergne, May 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813430v1</w:t>
+                <w:t xml:space="preserve">hal-04815425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment and benevolence in a co-writing context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Libanisme et Le Franbanais dans l’enseignement du français au Liban : État des lieux d’un nouveau phénomène plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Abi Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études SCENES (Structure de la Co-Écriture Numérique et Environnement Social)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche sur le Langage, Université Clermont Auvergne, May 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque PLURENSA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815433v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte scripturale : analyse de co-productions étudiantes et proposition d’outils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment and benevolence in a co-writing context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études SCENES (Structure de la Co-Écriture Numérique et Environnement Social)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche sur le Langage, Université Clermont Auvergne, May 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815425v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyses des contributions rédactionnelles lors d'une co-écriture en ligne au niveau universitaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classe inversée et hybridation : exemple d’application dans le cadre de la formation de formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude : Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée PEPI « Projets d’Expérimentations en Pédagogie Innovante »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613768v1</w:t>
+                <w:t xml:space="preserve">hal-04817569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classe inversée et hybridation : exemple d’application dans le cadre de la formation de formateurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie d'analyses des contributions rédactionnelles lors d'une co-écriture en ligne au niveau universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEPI « Projets d’Expérimentations en Pédagogie Innovante »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude : Constitution de corpus écrits d'apprenants en contexte universitaire : pratiques, enjeux et perspectives acquisitionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817569v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455560v1</w:t>
+                <w:t xml:space="preserve">hal-03455585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455547v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Partage en formation de futurs enseignants de langue : évolution des représentations en didactique du Français Langue Étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
+              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724183v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail collaboratif à distance : le rôle de la mémoire transactive et de l’identité sociale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partage de connaissances en initiation à la didactique du Français Langue Étrangère : apports de la classe inversée et de l'hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Colloque International en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès mondial des professeurs de français / FIPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nabeul-Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03252647v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Méthodologie d'analyse des contributions rédactionnelles lors d'une co-écriture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ensor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïse Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
+              <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290807v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail collaboratif à distance : le rôle de la mémoire transactive et de l’identité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margault Sacré</w:t>
+                <w:t xml:space="preserve">Mickaël Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8eme Colloque International en éducation : enjeux actuels et futurs de la formation et de la profession enseignante (CRIFPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364414v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03252647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOREIGN LANGUAGE TEACHERS AS VIRTUAL EXCHANGE PROFESSIONALS: A TRANSFORMATIVE VIEW OF TEACHER PROFESSIONALISM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kleban</w:t>
+                <w:t xml:space="preserve">Méthodologie d’analyse des contributions rédactionnelles lors d’une co-écriture en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ensor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.393-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455647v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical innovation in higher education: development of professional skills of pre-service foreign language teachers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+                <w:t xml:space="preserve">Blended foreign language learning in primary schools: A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margault Sacré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocall 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455585v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle médiatisation des enseignements pour favoriser l’apprentissage d’une langue étrangère à l’école primaire ? Une revue systématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margault Sacré</w:t>
+                <w:t xml:space="preserve">FOREIGN LANGUAGE TEACHERS AS VIRTUAL EXCHANGE PROFESSIONALS: A TRANSFORMATIVE VIEW OF TEACHER PROFESSIONALISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kleban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403675v1</w:t>
+                <w:t xml:space="preserve">hal-03455647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing hybrid pedagogical design in a foreign language for international business module</w:t>
               </w:r>
@@ -3664,316 +3664,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écriture numérique à distance : interventions de co-écriture dans un environnement dynamique</w:t>
+                <w:t xml:space="preserve">Développement de compétences interculturelles et numériques : le cas d’un dispositif de télécollaboration à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Andriamasinoro</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kleban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain EIAH 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International PERL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360520v1</w:t>
+                <w:t xml:space="preserve">hal-02361475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire produire, par des étudiant·es, de manière collaborative, une revue sur les Sciences du Langage</w:t>
+                <w:t xml:space="preserve">Écriture numérique à distance : interventions de co-écriture dans un environnement dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Partage d'Expériences en Pédagogie Innovante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence sur les Environnements Informatiques pour l’Apprentissage Humain EIAH 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361267v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de compétences interculturelles et numériques : le cas d’un dispositif de télécollaboration à l’université</w:t>
+                <w:t xml:space="preserve">Faire produire, par des étudiant·es, de manière collaborative, une revue sur les Sciences du Langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kleban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International PERL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Partage d'Expériences en Pédagogie Innovante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361475v1</w:t>
+                <w:t xml:space="preserve">hal-02361267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écriture numérique à distance : interventions de co- écriture dans un environnement dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4182,355 +4182,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in an online intercultural exchange</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et mise en oeuvre d’un SPOC &amp;quot;Théories de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecollaboration and virtual exchange across disciplines: in service of social inclusion and global citizenship - UNICollaboration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cravovie, Poland</w:t>
+              <w:t xml:space="preserve">Journée PEPI "Projets d’Expérimentations en Pédagogie Innovante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964286v1</w:t>
+                <w:t xml:space="preserve">hal-01898571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser ses compétences personnelles et professionnelles en construction dans un e-portfolio : l'exemple d'un dispositif hybride pour des étudiant.e.s de master, futur.e.s enseignant.e.s de Français Langue Etrangère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+                <w:t xml:space="preserve">Conclusion de la journée d’études CoReFo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEPI "Projets d’Expérimentations en Pédagogie Innovante"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Lier recherche et formation professionnelle : des corpus à l’interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898373v1</w:t>
+                <w:t xml:space="preserve">hal-02361343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en oeuvre d’un SPOC &amp;quot;Théories de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser ses compétences personnelles et professionnelles en construction dans un e-portfolio : l'exemple d'un dispositif hybride pour des étudiant.e.s de master, futur.e.s enseignant.e.s de Français Langue Etrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEPI "Projets d’Expérimentations en Pédagogie Innovante"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898571v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de la journée d’études CoReFo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+                <w:t xml:space="preserve">Sustainability in an online intercultural exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kleban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Lier recherche et formation professionnelle : des corpus à l’interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Telecollaboration and virtual exchange across disciplines: in service of social inclusion and global citizenship - UNICollaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cravovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361343v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de la recherche : le cas d'un dispositif d'écriture collaborative en anglais langue étrangère</w:t>
               </w:r>
@@ -4592,204 +4592,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer supported collaborative writing and commentary. The case of a written English and student mobility preparation course</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciara Wigham</w:t>
+                <w:t xml:space="preserve">Towards complexity-informed language teaching in higher education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kleban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments: an e-learning perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Essen, Germany</w:t>
+              <w:t xml:space="preserve">25ème congrès Ranacles 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361283v1</w:t>
+                <w:t xml:space="preserve">edutice-01652144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards complexity-informed language teaching in higher education</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kleban</w:t>
+                <w:t xml:space="preserve">Computer supported collaborative writing and commentary. The case of a written English and student mobility preparation course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès Ranacles 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Corte, France</w:t>
+              <w:t xml:space="preserve">Collaborative writing and commentary in digital environments: an e-learning perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-01652144v1</w:t>
+                <w:t xml:space="preserve">hal-02361283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative writing as means of enhancing interlocutive attitudes and skills in written communication</w:t>
               </w:r>
@@ -4851,381 +4851,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932513v1</w:t>
+                <w:t xml:space="preserve">edutice-00932517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se construit l'identité d'un &amp;quot;enseignant numérique&amp;quot; via des mises en situation médiatisées ? Analyse de forums réflexifs portant sur du tutorat distanciel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexibilité technologique et apprentissage socioconstructiviste : un exemple de dispositif de formation hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les TIC en éducation : bilan, enjeux actuels et perspectives futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00932517v1</w:t>
+                <w:t xml:space="preserve">edutice-00932513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telecollaboration in Historical Spaces. Inservice and preservice foreign language teachers imagine future roles for online intercultural exchanges.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des interactions lors de l'écriture collaborative en ligne et apports pour l'apprentissage de l'anglais langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Computer Assisted Language Learning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Évora, Portugal</w:t>
+              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00870897v1</w:t>
+                <w:t xml:space="preserve">edutice-00805290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des interactions lors de l'écriture collaborative en ligne et apports pour l'apprentissage de l'anglais langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telecollaboration in Historical Spaces. Inservice and preservice foreign language teachers imagine future roles for online intercultural exchanges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ensor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kleban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Echanger Pour Apprendre en Ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Computer Assisted Language Learning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Évora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00805290v1</w:t>
+                <w:t xml:space="preserve">edutice-00870897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Life et apprentissage d'une langue étrangère dans une approche Emile : quels apports d'un environnement synthétique pour l'apprentissage du vocabulaire ?</w:t>
               </w:r>
@@ -5483,51 +5483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tice et Didactique des Langues Etrangères et Maternelles 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Quanquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, pp.442, 2008, Cahiers du LRL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5900,51 +5900,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research-based guidelines for building more targeted Writing Center actions: Faculty and study views on AI for academic writing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Miftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacia Dressen-Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6606,51 +6606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7167,51 +7167,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler l’oral en langue étrangère avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margault Sacré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,51 +7219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Javourey-Drevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACTé EA 4281. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7741,51 +7741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kleban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11499" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51762/1FK-2021-26-03-17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01061990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00706184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00909423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Grid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Abdallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815433v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815425v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tr&#233;goat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360520v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andriamasinoro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01652144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00870897v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00463047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Serri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Foucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04813428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01905614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820937v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kleban" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ensor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.11499" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51762/1FK-2021-26-03-17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475665v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475661v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01061990v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00785802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00814589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00706184v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600737v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hamon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00909423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Pothier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160311v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Grid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815425v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813430v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Abi Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613768v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lotin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margault Sacr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Javourey-Drevet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishan Jin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724183v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03252647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le H&#233;naff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Jury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Jeannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Wigham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455647v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tr&#233;goat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001852v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Andriamasinoro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361267v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964286v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815280v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01652144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361283v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00932513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00805290v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00870897v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00495054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00463047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Serri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacia Dressen-Hammouda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Foucher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00703054v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00674469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-01475667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00688353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fynn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04813428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01905614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>