--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1414,575 +1414,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances in DPYD genotype and risk of severe toxicity under capecitabine</w:t>
+                <w:t xml:space="preserve">Intestinal Proportion of Blautia sp. is Associated with Clinical Stage and Histoprognostic Grade in Patients with Early-Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+                <w:t xml:space="preserve">Trang H Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boyer</w:t>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Béroud</w:t>
+                <w:t xml:space="preserve">François Dravetc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litaty Mbatchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André van Kuilenburg</w:t>
+                <w:t xml:space="preserve">Hassan Naziha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175998⟩</w:t>
+              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (2), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780001v1</w:t>
+                <w:t xml:space="preserve">hal-02627060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal Proportion of Blautia sp. is Associated with Clinical Stage and Histoprognostic Grade in Patients with Early-Stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New advances in DPYD genotype and risk of severe toxicity under capecitabine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang H Luu</w:t>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+                <w:t xml:space="preserve">Christophe Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dravetc</w:t>
+                <w:t xml:space="preserve">Litaty Mbatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Naziha</w:t>
+                <w:t xml:space="preserve">André van Kuilenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition and Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (2), pp.267-275. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0175998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627060v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic syndrome in french HIV-infected patients: prevalence and predictive factors after 3 years of antiretroviral therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paraoxonase 1 (PON1) as a marker of short term death in breast cancer recurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Biron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+                <w:t xml:space="preserve">Isabelle Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Piroth</w:t>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Perré</w:t>
+                <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (12), pp.1672-1678. </w:t>
+              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (16-17), pp.1503 - 1505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/AID.2012.0048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2012.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650807v1</w:t>
+                <w:t xml:space="preserve">hal-02647042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraoxonase 1 (PON1) as a marker of short term death in breast cancer recurrence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic syndrome in french HIV-infected patients: prevalence and predictive factors after 3 years of antiretroviral therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Campone</w:t>
+                <w:t xml:space="preserve">Lionel Piroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2012.05.021⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (12), pp.1672-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2012.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647042v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors for Hematopoietic Toxicity of Carboplatin: Refining the Targeting of Carboplatin Systemic Exposure</w:t>
               </w:r>
@@ -2096,225 +2096,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar determination in ulvans by a chemical-enzymatic method coupled to high performance anion exchange chromatography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical composition, physico-chemical properties, enzymatic inhibition and fermentative characteristics of dietary fibres from edible seaweeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Quemener</w:t>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Lognone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dagorn-Scaviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mabeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (6), pp.619-639</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02698584v1</w:t>
+                <w:t xml:space="preserve">hal-02688344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting the biodegradation of Ulva sp cell-wall polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 75, pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2325,216 +2334,207 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition, physico-chemical properties, enzymatic inhibition and fermentative characteristics of dietary fibres from edible seaweeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sugar determination in ulvans by a chemical-enzymatic method coupled to high performance anion exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (2), pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1007971023478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688344v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human colonic bacterial degradability of dietary fibres from sea-lettuce (Ulva sp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 73, pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2630,51 +2630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Dravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2755,51 +2755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Trang Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive single nucleotide polymorphism (SNP) analysis of DPYD exome in breast cancer patients (pts) receiving capecitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2966,51 +2966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French prospective pilot study for identifying dihydropyrimidine dehydrogenase (DPD) deficiency in breast cancer patients (pts) receiving capecitabine (cap)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3186,90 +3186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, porosity and enzymatic degradation of the green edible seaweed Ulva sp cell-wall polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3352,64 +3352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3483,51 +3483,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical structure, localization and associations of &amp;quot;sea-lettuce&amp;quot; (Ulva sp.) dietary fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4030,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03746641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.F. Heymann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cochonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2022.100451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03358660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.09.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor-Bala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leuillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amiand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorrieul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cazaubiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-019-0528-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;roud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litaty Mbatchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Kuilenburg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang H Luu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravetc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naziha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joalland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.05.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929FB0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.29.3597" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007971023478" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDZ1R2QZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688344v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lognone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn-Scaviner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mabeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dravet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Llorca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Romieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaumatin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inizan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03746641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.F. Heymann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cochonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2022.100451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03358660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.09.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor-Bala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leuillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amiand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorrieul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cazaubiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-019-0528-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang H Luu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravetc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naziha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;roud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litaty Mbatchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Kuilenburg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joalland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.05.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929FB0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.29.3597" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lognone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn-Scaviner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mabeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007971023478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDZ1R2QZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dravet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Llorca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Romieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaumatin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inizan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>