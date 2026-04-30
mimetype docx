--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1025,1549 +1025,1549 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne et cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Réseau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;quot;jeûne Et Cancer&amp;quot;</w:t>
+                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Latino-Martel</w:t>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (janvier-mars 2019), pp.21-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pranut.2018.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue de la littérature et recommandations issues du rapport du réseau NACRe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Raynard</w:t>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions &amp; Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (85), pp.64-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépistage du déficit en dihydropyrimidine déshydrogénase (DPD) et sécurisation des chimiothérapies à base de fluoropyrimidines : mise au point et recommandations nationales du GPCO-Unicancer et du RNPGx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Loriot</w:t>
+                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Ciccolini</w:t>
+                <w:t xml:space="preserve">Fabienne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Thomas</w:t>
+                <w:t xml:space="preserve">Chantal Barin-Le-Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 105 (4), pp.397-407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intestinal Proportion of Blautia sp. is Associated with Clinical Stage and Histoprognostic Grade in Patients with Early-Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang H Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang H Luu</w:t>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+                <w:t xml:space="preserve">François Dravetc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naziha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition and Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (2), pp.267-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01635581.2017.1263750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances in DPYD genotype and risk of severe toxicity under capecitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boyer</w:t>
+                <w:t xml:space="preserve">Christophe Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Béroud</w:t>
+                <w:t xml:space="preserve">Litaty Mbatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André van Kuilenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.e0175998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0175998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraoxonase 1 (PON1) as a marker of short term death in breast cancer recurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jaffre</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Joalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Joalland</w:t>
+                <w:t xml:space="preserve">Jean-Marc Classe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (16-17), pp.1503 - 1505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2012.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2012.05.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic syndrome in french HIV-infected patients: prevalence and predictive factors after 3 years of antiretroviral therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Biron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+                <w:t xml:space="preserve">Christelle Volteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Volteau</w:t>
+                <w:t xml:space="preserve">Lionel Piroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (12), pp.1672-1678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/AID.2012.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors for Hematopoietic Toxicity of Carboplatin: Refining the Targeting of Carboplatin Systemic Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Schmitt</w:t>
+                <w:t xml:space="preserve">Laurence Gladieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Gladieff</w:t>
+                <w:t xml:space="preserve">Céline Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Laffont</w:t>
+                <w:t xml:space="preserve">Alexandre Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (30), pp.4568 - 4574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1200/JCO.2010.29.3597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition, physico-chemical properties, enzymatic inhibition and fermentative characteristics of dietary fibres from edible seaweeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hoebler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Hoebler</w:t>
+                <w:t xml:space="preserve">V. Lognone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lognone</w:t>
+                <w:t xml:space="preserve">C. Dagorn-Scaviner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (6), pp.619-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors limiting the biodegradation of Ulva sp cell-wall polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 75, pp.341-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar determination in ulvans by a chemical-enzymatic method coupled to high performance anion exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9 (2), pp.179-188. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1007971023478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1007971023478⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human colonic bacterial degradability of dietary fibres from sea-lettuce (Ulva sp)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 73, pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2577,551 +2577,551 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de gènes du métabolisme intestinal des lipides et lipoprotéines par les eaux fécales issues de patientes atteintes de cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Luu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Dravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Intestinal Microbiota and Clinical Characteristics of Patients with Early Stage Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Trang Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Boston, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exhaustive single nucleotide polymorphism (SNP) analysis of DPYD exome in breast cancer patients (pts) receiving capecitabine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Llorca</w:t>
+                <w:t xml:space="preserve">Gilles Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCO 2015 annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Chicago, IL, United States. pp.abstr 2571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French prospective pilot study for identifying dihydropyrimidine dehydrogenase (DPD) deficiency in breast cancer patients (pts) receiving capecitabine (cap)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Etienne-Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 ASCO Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Chicago, Il, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques alimentaires: le surpoids est-il cancérigène ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3137,172 +3137,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), La Baule, 2008. Prévention du cancer du sein (mythe ou réalité ?)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, La Baule, France. pp.116-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, porosity and enzymatic degradation of the green edible seaweed Ulva sp cell-wall polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lahaye</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.J. Gallant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3312,154 +3312,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between human colonic bacterial degradability and chemical structure of dietary fibers from the marine green algae: Ulva sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International workshop on oligo and polysaccharides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Aussois, France. 1 p., 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3469,154 +3469,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical structure, localization and associations of &amp;quot;sea-lettuce&amp;quot; (Ulva sp.) dietary fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional properties on non digestible carbohydrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PROFIBRE, 1998, 2-7380-0809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3626,147 +3626,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeûne, régimes restrictifs et cancer : revue systématique des données scientifiques et analyse socio-anthropologique sur la place du jeûne en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Latino Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Juliette Bigey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3776,114 +3776,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique, physico-chimique et fermentaire de produits alimentaires à base d'algues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bobin-Dubigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02841159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4030,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03746641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.F. Heymann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cochonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2022.100451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03358660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.09.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor-Bala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leuillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amiand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorrieul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cazaubiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-019-0528-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;seau National Alimentation Cancer Recherche (nacre), Groupe de Travail &amp;amp;quot;je&#251;ne Et Cancer&amp;amp;quot;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang H Luu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravetc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naziha" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;roud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litaty Mbatchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Kuilenburg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175998" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joalland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.05.021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929FB0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laffont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.29.3597" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lognone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn-Scaviner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mabeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007971023478" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDZ1R2QZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dravet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Llorca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Romieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768783v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847995v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaumatin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inizan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04771529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Nazih" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14122461" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03746641v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment J.F. Heymann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier-Mu&#241;oz Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cochonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbo.2022.100451" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03358660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Heymann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2021.09.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073792v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Partula" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Victor-Bala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114520004870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03890222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Trang Luu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leuillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavergne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossignol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Amiand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sorrieul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bobin-Dubigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vascn.2019.106652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622670v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Cazaubiel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marmonier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-019-0528-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino-Martel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raynard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bigey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2018.12.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930855v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ciccolini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le-Guellec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Royer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.02.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang H Luu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravetc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naziha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01635581.2017.1263750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Etienne-Grimaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;roud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litaty Mbatchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Kuilenburg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175998" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaffre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Joalland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2012.05.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929FB0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Biron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Piroth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2012.0048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03388069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Schmitt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gladieff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laffont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Evrard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Boyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2010.29.3597" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688344v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hoebler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lognone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dagorn-Scaviner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mabeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697737v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Barry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Gallant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1007971023478" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDZ1R2QZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743343v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Luu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dravet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dravet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Llorca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Romieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Merlin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847995v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaumatin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Inizan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05422856v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Latino Martel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>