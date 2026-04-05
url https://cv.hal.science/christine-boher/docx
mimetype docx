--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTINE BOHER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications by Christine Boher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7264-4065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076542394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface layers during the sliding wear of wheel and rail steel under very high load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Medeiros Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fantecelle Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alclad layers on mechanical properties of friction stir welded 2024-T3 aluminium alloy thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (8), pp.645-655. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijmr-2021-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary barrel tumbling as a method of surface preparation for pin-on-disc wear testing samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo M. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a R Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio a L Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan F Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.035028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672x/ad69ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tribological behavior of cobalt-based nanocomposite coatings containing ZnO@Graphene oxide core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdicleide Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tschiptschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24th International Conference on Wear of Materials, 522, pp.204835. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron dilution on plastic deformation mechanisms in cobalt-based alloys: Consequence of phase transformations on tribological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524-525, pp.204845. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interlayer Time on the Microstructural State of CoCrMo Coatings Applied by Selective Laser Melting on an Iron-based Substrate for Different Numbers of Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.103776. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of wear micromechanisms of WC-6Co cutting tools during high speed dry machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, p.151-162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and FEA-based simulation of tool wear geometry and metal oxide effect on cutting process variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (SI), p. 84-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents on sliding wear of high-chromium white cast iron at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubrication Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, First International Brazilian Conference on Tribology (TriboBR 2010), 25 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ls.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution in a WC-6% Co cutting tool during turning machining : experiment and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxides on friction in hot rolling: Experimental investigations and tribological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (9-10), pp.957-975. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behavior of hot work tool scale: application to the hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13th International Conference on Wear of Materials, VANCOUVER, CANADA, APR 22-26, 2001, 250 (1), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of die materials in full scale plastic injection moulding of glass fibre reinforced polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thuvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (2), pp.1511-1521. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (19), p.3.1-3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en frottement sec de dépôts SiCx(H) (1,5 &amp;lt; x &amp;lt; 3) élaborés par PACVD micro-onde sur ACIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scordo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (5-6), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(99)80028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological study of diamond coatings on titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24th International Conference on Metallurgical Coatings and Thin Films, 94-95, pp.555-560. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés tribocorrosives du 316L dans un milieu Nacl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° Hors Série, p. 25-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199785070025s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tool wear assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de frottement d'un dépôt cermet allié ou non à des particules lubrifiantes sur une pièce aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'endommagement tribologiques du WC-6% CO en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Moules et Outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Wilsius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of laboratory tribological investigations on the performance appraisal of work rolls for hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Rolling 2006 -9th international and 4th European conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris La Défense, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the influence of oxidation of hot working roll grades on their tribological behaviour against a strip material : consequences at the industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.367-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray analysis of a tribological contact between two materials involving in hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2004 -European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PACVD of low friction a-SiC coatings : from plasma characterization to material mechanical property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition XVI and EUROCVD 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des oxydes dans le frottement en mise en forme à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale wear study of polymer injection moulding tool surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.763-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements durs Autolubrifiants pour Mécanismes soumis à des Déplacements Alternés en Milieu Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan du Programme MatetPro, Nantes, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure : actes des Journées Internationales Francophones de Tribologie (JIFT 2010), Albi, France, du 27-28 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 512 p., 2013, 978-235671-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTINE BOHER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications by Christine Boher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7264-4065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076542394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface layers during the sliding wear of wheel and rail steel under very high load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Medeiros Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fantecelle Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alclad layers on mechanical properties of friction stir welded 2024-T3 aluminium alloy thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (8), pp.645-655. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijmr-2021-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary barrel tumbling as a method of surface preparation for pin-on-disc wear testing samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo M. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a R Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio a L Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan F Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.035028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672x/ad69ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tribological behavior of cobalt-based nanocomposite coatings containing ZnO@Graphene oxide core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdicleide Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tschiptschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24th International Conference on Wear of Materials, 522, pp.204835. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron dilution on plastic deformation mechanisms in cobalt-based alloys: Consequence of phase transformations on tribological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524-525, pp.204845. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interlayer Time on the Microstructural State of CoCrMo Coatings Applied by Selective Laser Melting on an Iron-based Substrate for Different Numbers of Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.103776. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of wear micromechanisms of WC-6Co cutting tools during high speed dry machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, p.151-162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and FEA-based simulation of tool wear geometry and metal oxide effect on cutting process variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (SI), p. 84-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents on sliding wear of high-chromium white cast iron at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubrication Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, First International Brazilian Conference on Tribology (TriboBR 2010), 25 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ls.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution in a WC-6% Co cutting tool during turning machining : experiment and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxides on friction in hot rolling: Experimental investigations and tribological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (9-10), pp.957-975. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behavior of hot work tool scale: application to the hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13th International Conference on Wear of Materials, VANCOUVER, CANADA, APR 22-26, 2001, 250 (1), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of die materials in full scale plastic injection moulding of glass fibre reinforced polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thuvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (2), pp.1511-1521. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (19), p.3.1-3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en frottement sec de dépôts SiCx(H) (1,5 &amp;lt; x &amp;lt; 3) élaborés par PACVD micro-onde sur ACIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scordo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (5-6), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(99)80028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological study of diamond coatings on titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24th International Conference on Metallurgical Coatings and Thin Films, 94-95, pp.555-560. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés tribocorrosives du 316L dans un milieu Nacl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° Hors Série, p. 25-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199785070025s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tool wear assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de frottement d'un dépôt cermet allié ou non à des particules lubrifiantes sur une pièce aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'endommagement tribologiques du WC-6% CO en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Moules et Outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Wilsius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of laboratory tribological investigations on the performance appraisal of work rolls for hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Rolling 2006 -9th international and 4th European conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris La Défense, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the influence of oxidation of hot working roll grades on their tribological behaviour against a strip material : consequences at the industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.367-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray analysis of a tribological contact between two materials involving in hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2004 -European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PACVD of low friction a-SiC coatings : from plasma characterization to material mechanical property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition XVI and EUROCVD 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des oxydes dans le frottement en mise en forme à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale wear study of polymer injection moulding tool surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.763-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements durs Autolubrifiants pour Mécanismes soumis à des Déplacements Alternés en Milieu Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan du Programme MatetPro, Nantes, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure : actes des Journées Internationales Francophones de Tribologie (JIFT 2010), Albi, France, du 27-28 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 512 p., 2013, 978-235671-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBC13D67"/>
+    <w:nsid w:val="93FCA86A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-boher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7264-4065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076542394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04932843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Medeiros Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fantecelle Strey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wojciechowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grosso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo M. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a R Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio a L Marins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan F Strey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672x/ad69ae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdicleide Mello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tschiptschin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Younsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6H6V98Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.06.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00598-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027E321E83AB0168189493988661A472E7C75590/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bergstrom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thuvander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00787-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C06C7EBF3AA567073203497FCCBF6818697255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducarroir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scordo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(99)80028-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6EACB14136731BE030D00765679157DC6AF6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbulcke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Farges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00465-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9ED6ABBF297B26944739493E78AAE86AB01BDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199785070025s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delbos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Teyssandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducarroir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-boher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7264-4065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076542394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04932843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Medeiros Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fantecelle Strey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wojciechowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo M. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a R Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio a L Marins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan F Strey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672x/ad69ae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdicleide Mello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tschiptschin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Younsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6H6V98Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.06.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00598-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027E321E83AB0168189493988661A472E7C75590/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bergstrom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thuvander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00787-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C06C7EBF3AA567073203497FCCBF6818697255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducarroir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scordo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(99)80028-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6EACB14136731BE030D00765679157DC6AF6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbulcke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Farges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00465-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9ED6ABBF297B26944739493E78AAE86AB01BDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199785070025s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delbos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Teyssandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducarroir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>