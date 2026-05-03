--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTINE BOHER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications by Christine Boher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7264-4065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076542394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface layers during the sliding wear of wheel and rail steel under very high load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Medeiros Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fantecelle Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205772. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alclad layers on mechanical properties of friction stir welded 2024-T3 aluminium alloy thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (8), pp.645-655. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijmr-2021-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary barrel tumbling as a method of surface preparation for pin-on-disc wear testing samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo M. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a R Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio a L Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan F Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.035028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672x/ad69ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tribological behavior of cobalt-based nanocomposite coatings containing ZnO@Graphene oxide core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdicleide Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tschiptschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24th International Conference on Wear of Materials, 522, pp.204835. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron dilution on plastic deformation mechanisms in cobalt-based alloys: Consequence of phase transformations on tribological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524-525, pp.204845. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interlayer Time on the Microstructural State of CoCrMo Coatings Applied by Selective Laser Melting on an Iron-based Substrate for Different Numbers of Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.103776. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of wear micromechanisms of WC-6Co cutting tools during high speed dry machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, p.151-162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and FEA-based simulation of tool wear geometry and metal oxide effect on cutting process variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (SI), p. 84-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents on sliding wear of high-chromium white cast iron at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubrication Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, First International Brazilian Conference on Tribology (TriboBR 2010), 25 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ls.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution in a WC-6% Co cutting tool during turning machining : experiment and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxides on friction in hot rolling: Experimental investigations and tribological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (9-10), pp.957-975. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behavior of hot work tool scale: application to the hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13th International Conference on Wear of Materials, VANCOUVER, CANADA, APR 22-26, 2001, 250 (1), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of die materials in full scale plastic injection moulding of glass fibre reinforced polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thuvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (2), pp.1511-1521. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (19), p.3.1-3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en frottement sec de dépôts SiCx(H) (1,5 &amp;lt; x &amp;lt; 3) élaborés par PACVD micro-onde sur ACIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scordo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (5-6), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(99)80028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological study of diamond coatings on titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24th International Conference on Metallurgical Coatings and Thin Films, 94-95, pp.555-560. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés tribocorrosives du 316L dans un milieu Nacl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° Hors Série, p. 25-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199785070025s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tool wear assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de frottement d'un dépôt cermet allié ou non à des particules lubrifiantes sur une pièce aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'endommagement tribologiques du WC-6% CO en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Moules et Outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Wilsius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of laboratory tribological investigations on the performance appraisal of work rolls for hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Rolling 2006 -9th international and 4th European conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris La Défense, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the influence of oxidation of hot working roll grades on their tribological behaviour against a strip material : consequences at the industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.367-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray analysis of a tribological contact between two materials involving in hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2004 -European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PACVD of low friction a-SiC coatings : from plasma characterization to material mechanical property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition XVI and EUROCVD 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des oxydes dans le frottement en mise en forme à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale wear study of polymer injection moulding tool surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.763-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements durs Autolubrifiants pour Mécanismes soumis à des Déplacements Alternés en Milieu Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan du Programme MatetPro, Nantes, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure : actes des Journées Internationales Francophones de Tribologie (JIFT 2010), Albi, France, du 27-28 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 512 p., 2013, 978-235671-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTINE BOHER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications by Christine Boher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7264-4065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076542394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alclad layers on mechanical properties of friction stir welded 2024-T3 aluminium alloy thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (8), pp.645-655. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijmr-2021-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface layers during the sliding wear of wheel and rail steel under very high load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Medeiros Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fantecelle Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205772. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary barrel tumbling as a method of surface preparation for pin-on-disc wear testing samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo M. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a R Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio a L Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan F Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.035028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672x/ad69ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron dilution on plastic deformation mechanisms in cobalt-based alloys: Consequence of phase transformations on tribological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524-525, pp.204845. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tribological behavior of cobalt-based nanocomposite coatings containing ZnO@Graphene oxide core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdicleide Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tschiptschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24th International Conference on Wear of Materials, 522, pp.204835. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interlayer Time on the Microstructural State of CoCrMo Coatings Applied by Selective Laser Melting on an Iron-based Substrate for Different Numbers of Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.103776. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of wear micromechanisms of WC-6Co cutting tools during high speed dry machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, p.151-162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and FEA-based simulation of tool wear geometry and metal oxide effect on cutting process variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (SI), p. 84-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents on sliding wear of high-chromium white cast iron at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubrication Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, First International Brazilian Conference on Tribology (TriboBR 2010), 25 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ls.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution in a WC-6% Co cutting tool during turning machining : experiment and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxides on friction in hot rolling: Experimental investigations and tribological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (9-10), pp.957-975. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of die materials in full scale plastic injection moulding of glass fibre reinforced polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thuvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (2), pp.1511-1521. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behavior of hot work tool scale: application to the hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13th International Conference on Wear of Materials, VANCOUVER, CANADA, APR 22-26, 2001, 250 (1), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (19), p.3.1-3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en frottement sec de dépôts SiCx(H) (1,5 &amp;lt; x &amp;lt; 3) élaborés par PACVD micro-onde sur ACIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scordo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (5-6), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(99)80028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological study of diamond coatings on titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24th International Conference on Metallurgical Coatings and Thin Films, 94-95, pp.555-560. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés tribocorrosives du 316L dans un milieu Nacl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° Hors Série, p. 25-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199785070025s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tool wear assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de frottement d'un dépôt cermet allié ou non à des particules lubrifiantes sur une pièce aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'endommagement tribologiques du WC-6% CO en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Moules et Outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Wilsius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of laboratory tribological investigations on the performance appraisal of work rolls for hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Rolling 2006 -9th international and 4th European conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris La Défense, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the influence of oxidation of hot working roll grades on their tribological behaviour against a strip material : consequences at the industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.367-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray analysis of a tribological contact between two materials involving in hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2004 -European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PACVD of low friction a-SiC coatings : from plasma characterization to material mechanical property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition XVI and EUROCVD 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des oxydes dans le frottement en mise en forme à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale wear study of polymer injection moulding tool surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.763-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements durs Autolubrifiants pour Mécanismes soumis à des Déplacements Alternés en Milieu Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan du Programme MatetPro, Nantes, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure : actes des Journées Internationales Francophones de Tribologie (JIFT 2010), Albi, France, du 27-28 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 512 p., 2013, 978-235671-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93FCA86A"/>
+    <w:nsid w:val="6AB5EF20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-boher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7264-4065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076542394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04932843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Medeiros Xavier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fantecelle Strey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205772" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wojciechowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8643" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo M. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a R Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio a L Marins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan F Strey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672x/ad69ae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Romero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdicleide Mello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tschiptschin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204835" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Younsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204845" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6H6V98Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.06.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717277v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00598-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027E321E83AB0168189493988661A472E7C75590/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bergstrom" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thuvander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00787-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C06C7EBF3AA567073203497FCCBF6818697255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducarroir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scordo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(99)80028-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6EACB14136731BE030D00765679157DC6AF6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbulcke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Farges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00465-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9ED6ABBF297B26944739493E78AAE86AB01BDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199785070025s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731423v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Prouzet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delbos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Teyssandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducarroir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-boher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7264-4065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076542394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wojciechowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04932843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Medeiros Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fantecelle Strey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo M. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a R Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio a L Marins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan F Strey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672x/ad69ae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Younsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Romero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdicleide Mello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tschiptschin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6H6V98Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.06.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bergstrom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thuvander" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00787-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C06C7EBF3AA567073203497FCCBF6818697255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00598-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027E321E83AB0168189493988661A472E7C75590/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducarroir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scordo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(99)80028-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6EACB14136731BE030D00765679157DC6AF6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbulcke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Farges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00465-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9ED6ABBF297B26944739493E78AAE86AB01BDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199785070025s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Prouzet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delbos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Teyssandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducarroir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>