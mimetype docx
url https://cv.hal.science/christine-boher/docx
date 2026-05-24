--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTINE BOHER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications by Christine Boher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7264-4065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076542394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alclad layers on mechanical properties of friction stir welded 2024-T3 aluminium alloy thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (8), pp.645-655. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijmr-2021-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface layers during the sliding wear of wheel and rail steel under very high load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Medeiros Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fantecelle Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205772. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary barrel tumbling as a method of surface preparation for pin-on-disc wear testing samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo M. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a R Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio a L Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan F Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.035028. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672x/ad69ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron dilution on plastic deformation mechanisms in cobalt-based alloys: Consequence of phase transformations on tribological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524-525, pp.204845. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tribological behavior of cobalt-based nanocomposite coatings containing ZnO@Graphene oxide core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdicleide Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tschiptschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24th International Conference on Wear of Materials, 522, pp.204835. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interlayer Time on the Microstructural State of CoCrMo Coatings Applied by Selective Laser Melting on an Iron-based Substrate for Different Numbers of Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.103776. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of wear micromechanisms of WC-6Co cutting tools during high speed dry machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, p.151-162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and FEA-based simulation of tool wear geometry and metal oxide effect on cutting process variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (SI), p. 84-97. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents on sliding wear of high-chromium white cast iron at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubrication Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, First International Brazilian Conference on Tribology (TriboBR 2010), 25 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ls.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution in a WC-6% Co cutting tool during turning machining : experiment and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxides on friction in hot rolling: Experimental investigations and tribological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (9-10), pp.957-975. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of die materials in full scale plastic injection moulding of glass fibre reinforced polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thuvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (2), pp.1511-1521. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behavior of hot work tool scale: application to the hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13th International Conference on Wear of Materials, VANCOUVER, CANADA, APR 22-26, 2001, 250 (1), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (19), p.3.1-3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en frottement sec de dépôts SiCx(H) (1,5 &amp;lt; x &amp;lt; 3) élaborés par PACVD micro-onde sur ACIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scordo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (5-6), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(99)80028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological study of diamond coatings on titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24th International Conference on Metallurgical Coatings and Thin Films, 94-95, pp.555-560. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés tribocorrosives du 316L dans un milieu Nacl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° Hors Série, p. 25-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199785070025s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tool wear assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de frottement d'un dépôt cermet allié ou non à des particules lubrifiantes sur une pièce aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'endommagement tribologiques du WC-6% CO en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Moules et Outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Wilsius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of laboratory tribological investigations on the performance appraisal of work rolls for hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Rolling 2006 -9th international and 4th European conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris La Défense, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the influence of oxidation of hot working roll grades on their tribological behaviour against a strip material : consequences at the industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.367-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray analysis of a tribological contact between two materials involving in hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2004 -European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PACVD of low friction a-SiC coatings : from plasma characterization to material mechanical property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition XVI and EUROCVD 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des oxydes dans le frottement en mise en forme à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale wear study of polymer injection moulding tool surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.763-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements durs Autolubrifiants pour Mécanismes soumis à des Déplacements Alternés en Milieu Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan du Programme MatetPro, Nantes, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure : actes des Journées Internationales Francophones de Tribologie (JIFT 2010), Albi, France, du 27-28 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 512 p., 2013, 978-235671-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId268"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTINE BOHER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications by Christine Boher</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7264-4065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076542394</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=oz9UHzYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of surface layers during the sliding wear of wheel and rail steel under very high load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Medeiros Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fantecelle Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205772. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04932843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of crystallographic and morphological textures on wear resistance of an additive-manufactured Ni-based superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205894. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Alclad layers on mechanical properties of friction stir welded 2024-T3 aluminium alloy thin sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 116 (8), pp.645-655. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ijmr-2021-8643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scanning strategy on the microstructure and the tribological behavior of a Ni-based superalloy processed by L-PBF additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-yves Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Alexis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 564-565, pp.205671. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2024.205671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale effects of the tool shape and length on the interfacial microstructure and the mechanical behaviour of Al2024/Ti-6Al-4V lap friction stir welds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Processes, 113, pp.360-372. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2024.01.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotary barrel tumbling as a method of surface preparation for pin-on-disc wear testing samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo M. Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos a R Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio a L Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan F Strey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Topography: Metrology and Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp.035028. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2051-672x/ad69ae⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tribological behavior of cobalt-based nanocomposite coatings containing ZnO@Graphene oxide core-shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdicleide Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tschiptschin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24th International Conference on Wear of Materials, 522, pp.204835. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iron dilution on plastic deformation mechanisms in cobalt-based alloys: Consequence of phase transformations on tribological behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chaussumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 524-525, pp.204845. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interlayer Time on the Microstructural State of CoCrMo Coatings Applied by Selective Laser Melting on an Iron-based Substrate for Different Numbers of Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Younsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, pp.103776. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the material flow and the role of the resulting hooks on the mechanical behaviour of dissimilar friction stir welded Al2024-T3 to Ti-6Al-4V overlap joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.1-15/117057. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2021.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mode M3 in the first sites of ductile metallic alloys: Some considerations on the physical mechanisms leading to internal particle flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.1152-1162. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2018.12.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Scale Numerical Analysis of the Effect of Microstructural Features on the Mechanical Behavior of Polycrystalline Ti-6Al-4V Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatna Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (2), pp.227 - 242. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24423/EngTrans.1014.20190615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02201384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A correlation between tribological behavior and crystal structure of cobalt-based hardfacings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 426-427 (Part B), pp.996-1007. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.01.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic strain of cobalt-based hardfacings under friction loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330 (SI), p. 354-363. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribology in metal forming at elevated temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuniaki Dohda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numpon Mahayotsanun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), p. 1-27. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40544-015-0077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear damage assessment of high temperature forging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, p.103-110. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of wear micromechanisms of WC-6Co cutting tools during high speed dry machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42, p.151-162. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation and FEA-based simulation of tool wear geometry and metal oxide effect on cutting process variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (SI), p. 84-97. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2013.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 298-299, pp.66-79. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents on sliding wear of high-chromium white cast iron at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lubrication Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, First International Brazilian Conference on Tribology (TriboBR 2010), 25 (2), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ls.1171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tavernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution in a WC-6% Co cutting tool during turning machining : experiment and finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), pp.71-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (3), pp.140-145. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2009025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of molybdenum and chromium contents in sliding wear of high‐chromium white cast iron: The relationship between microstructure and wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. B. De Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (1-4), pp.401-408. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction at high sliding speed of WC-6Co pin versus steel disc AISI 1045 : estimation of the contact temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international journal of multiphysics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.141-153. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/175095409788837793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of WC-Co cutting tools from high-speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8, 2, SI), pp.890-897. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2008.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on cumulative cyclic plastic straining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 267 (5-8), pp.1087-1094. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2009.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Propagation in Tool Steel X38CrMoV5 (AISI H11) in SET Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Fatigue and Plasticity, 11 (9), pp.746-749. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.200900044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des contraintes de rupture et de cisaillement à l'interface polymère injecté-moule métallique à l'aide du test couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Hassoune Rhabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Baziard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 96 (n°1-2), p.65-78. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement et durée de vie des outillages de mise en forme à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (18), 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms and wear rate in a high temperature dry friction of AISI H11 tool steel : influence of debris circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1-6), pp.160-168. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2006.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxide scales influence on wear damage of HSM work rolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 263 (1), pp.198-206. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2007.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxides on friction in hot rolling: Experimental investigations and tribological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 260 (9-10), pp.957-975. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behaviour of hot work tool steel for forging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14th International Conference on Wear of Materials (WOM SI) 30 March-3 April 2003 • Washington, DC, USA, 255 (7-12), pp.1444-1454. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(03)00280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of die materials in full scale plastic injection moulding of glass fibre reinforced polycarbonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bergstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thuvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 251 (2), pp.1511-1521. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00787-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the friction and wear behavior of hot work tool scale: application to the hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13th International Conference on Wear of Materials, VANCOUVER, CANADA, APR 22-26, 2001, 250 (1), pp.322-333. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1648(01)00598-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 16 (19), p.3.1-3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement en frottement sec de dépôts SiCx(H) (1,5 &amp;lt; x &amp;lt; 3) élaborés par PACVD micro-onde sur ACIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Scordo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (5-6), pp.879-890. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(99)80028-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribological study of diamond coatings on titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 24th International Conference on Metallurgical Coatings and Thin Films, 94-95, pp.555-560. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(97)00465-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des propriétés tribocorrosives du 316L dans un milieu Nacl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lederer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ponthiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Celati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, n° Hors Série, p. 25-27. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/199785070025s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale effects of the tool shape and length on the interfacial microstructure and the mechanical behavior of Al2024/Ti6Al4V lap friction stir welds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Avettand-Fènoël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Friction Stir Welding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental studies of molten pool phenomena influence on dissimilar materials coatings by L-PBF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2024 - The 27th International ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.12-21, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21741/9781644903131-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des caractérisations thermiques et thermo-optiques pour le renforcement du lien essais-calculs en fabrication additive SLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Soveja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Maoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFT 2023 - 31éme Congrès Français de Thermique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Valenciennes, France. pp.257-266, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2023-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION MULTI-ECHELLE DU COMPORTEMENT MECANIQUE D’UN ALLIAGE DE TITANE TI-6AL-4V: Etude de L’influence de la Taille, la Dispersion Relative et la Texture Cristallographique des Grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Benmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEMAEP2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanisms of hardfaced aeronautical high temperature forging tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Touratier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMET - TOOL STEEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot blanking tool wear assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats tribologiques de dépôts obtenus par différentes techniques HVOF, MIG, PTA & LASER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Conférence Internationale, de la projection thermique à la fabrication additive, 7 et 8 décembre - Pau- France - (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers mécanismes d'accommodation de vitesses actives dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Faria Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherlio Scandian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2014 - 26èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Mulhouse, France. p.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés de frottement d'un dépôt cermet allié ou non à des particules lubrifiantes sur une pièce aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Prouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.187-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes et modélisation de l'usure de matériaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rhismany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.491-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement tribologique d'un revêtement muni de particules lubrifiantes : expérimentation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brucelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.417-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes d'endommagement tribologiques du WC-6% CO en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2010 - Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Albi, France. p.355-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model of the third body particles circulation in a high temperature contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Velocity Accommodation Mechanisms in a High Temperature Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leoben, Austria. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle phénoménologique de circulation des particules d'usure dans un contact à haute température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MOULES &amp;. OUTILS 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage mechanisms of HSM work roll grades for roughing stands -Tribological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Moujib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrasion 2011 -Abrasion wear resistant alloyed white cast irons for rolling and pulverizing mills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Liege, Belgium. p.193-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Moules et Outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement du WC-Co en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5 (AISI H11) in SE(T) specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Tooling Conference (TOOL 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Aachen, Germany. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Wilsius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation de fissure sur X38CrMoV5 sur éprouvettes à l'échelle réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT Procédés de transformation des matériaux de structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Aussois, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the crack propagation in tool steel X38CrMoV5(AISI H11) in SET specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mabru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIP 2008 international conference on fatigue and plasticity : from mechanisms to design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France. pp. 1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear mechanism of WC-Co cutting tool from turning experiments and high speed tribological tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchadja Kagnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cutard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSIMP 2007 -High Speed Industrial Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Senlis, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of laboratory tribological investigations on the performance appraisal of work rolls for hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steel Rolling 2006 -9th international and 4th European conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris La Défense, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wear model based on tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.175-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'un modèle d'usure basé sur les transformations tribologiques de surfaces / Identification of a wear model based on the tribological transformations of surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIFT 2005 -Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tarbes, France. p.211-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations on the influence of oxidation of hot working roll grades on their tribological behaviour against a strip material : consequences at the industrial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Batazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaspard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Nylen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.367-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of polymer-mold contact during injection molding cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 2005 -America's regional meeting of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Quebec City, Canada. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray analysis of a tribological contact between two materials involving in hot strip mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2004 -European Corrosion Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nice, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PACVD of low friction a-SiC coatings : from plasma characterization to material mechanical property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Teyssandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ducarroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Vapor Deposition XVI and EUROCVD 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Paris, France. p.359-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of friction and wear mechanisms of hot forging tool steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djelali Attaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lamesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des oxydes dans le frottement en mise en forme à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Aussois, France. p.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des oxydes et analyse de leur comportement dans le frottement d'acier à outil de travail à chaud : application au laminage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Gras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Aussois, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full scale wear study of polymer injection moulding tool surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Arcens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on tooling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Leoben, Austria. p.763-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revêtements durs Autolubrifiants pour Mécanismes soumis à des Déplacements Alternés en Milieu Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Delbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bilan du Programme MatetPro, Nantes, 15 &amp; 16 octobre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lucin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mouys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du contact et de l'usure : actes des Journées Internationales Francophones de Tribologie (JIFT 2010), Albi, France, du 27-28 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, 512 p., 2013, 978-235671-033-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId269"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB5EF20"/>
+    <w:nsid w:val="FDDC00F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-boher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7264-4065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076542394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248860v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wojciechowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8643" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04932843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Medeiros Xavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fantecelle Strey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo M. Xavier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a R Neto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio a L Marins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan F Strey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672x/ad69ae" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Younsi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204845" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Romero" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdicleide Mello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tschiptschin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204835" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103776" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6H6V98Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717275v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.06.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bergstrom" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thuvander" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00787-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C06C7EBF3AA567073203497FCCBF6818697255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00598-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027E321E83AB0168189493988661A472E7C75590/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducarroir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gregoire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scordo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(99)80028-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6EACB14136731BE030D00765679157DC6AF6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701685v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbulcke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Farges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00465-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9ED6ABBF297B26944739493E78AAE86AB01BDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199785070025s" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Prouzet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delbos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796828v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batazzi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796830v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788438v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Teyssandier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducarroir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798919v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798930v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Raymond" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183560v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-boher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7264-4065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076542394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oz9UHzYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04932843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Medeiros Xavier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fantecelle Strey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherlio Scandian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205772" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04957518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Parent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Alexis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205894" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05248860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wojciechowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubourg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grosso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ijmr-2021-8643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04831131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-yves Paris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2024.205671" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Geyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Avettand-F&#232;no&#235;l" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2024.01.056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo M. Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos a R Neto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio a L Marins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan F Strey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2051-672x/ad69ae" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04050970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Romero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdicleide Mello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tschiptschin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Younsi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Soveja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaussumier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204845" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03690592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03117272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2021.117057" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cabrol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2018.12.082" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02201384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benmessaoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cheikh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24423/EngTrans.1014.20190615" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02100676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Touratier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.01.091" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611012v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.082" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniaki Dohda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Numpon Mahayotsanun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40544-015-0077-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01713986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Touratier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995670v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lazard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.08.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2013.12.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lepesant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.08.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Faria Pinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.1171" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6H6V98Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666705v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2009025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666708v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scandian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. B. De Mello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.095" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/175095409788837793" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2008.12.035" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barrau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2009.01.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Shah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guichon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Hassoune Rhabbour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baziard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59A3DFFA55F1163BC4A43A0FF7C1BD84B5B0C011/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851432v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gras" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2006.12.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666711v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vergne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaspard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nylen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2007.02.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vergne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.06.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666713v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(03)00280-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bergstrom" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thuvander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Devos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00787-6" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C06C7EBF3AA567073203497FCCBF6818697255C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717277v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(01)00598-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/027E321E83AB0168189493988661A472E7C75590/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ducarroir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gregoire" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Scordo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(99)80028-2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D6EACB14136731BE030D00765679157DC6AF6C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701685v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rats" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vandenbulcke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Farges" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(97)00465-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9ED6ABBF297B26944739493E78AAE86AB01BDA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lederer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponthiaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celati" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vial" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/199785070025s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05323524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jacquot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01866326v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmessaoud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cabrol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01686250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Prouzet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delbos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brucelle" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhismany" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731446v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bessard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01731501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760275v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaspard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Tinoco" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moujib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691738v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691866v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764802v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796828v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Batazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Nylen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796829v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796830v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796836v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788427v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Teyssandier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ducarroir" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798919v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798930v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799144v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Raymond" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delbos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816519v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>