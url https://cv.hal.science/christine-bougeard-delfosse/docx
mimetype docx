--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1562,322 +1562,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation alimentaire locale : évocation des produits du terroir, entre locavorisme et régionalisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de Vannes, 22-23 juin 2017, « Territoires fabriqués/Territoires instrumentalisés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942585v1</w:t>
+                <w:t xml:space="preserve">hal-02431867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consommation alimentaire locale : évocation des produits du terroir, entre locavorisme et régionalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque international de Vannes, 22-23 juin 2017, « Territoires fabriqués/Territoires instrumentalisés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587818v1</w:t>
+                <w:t xml:space="preserve">hal-01942585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1887,73 +1887,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431867v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing et marquage territorial : du « made in » au « made with ». Le cas de la marque Bretagne</w:t>
               </w:r>
@@ -2218,191 +2218,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de mesure du degré d'enracinement d'un consommateur dans sa région</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure du degré d’enracinement d’un consommateur dans sa région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert-Demontrond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Dijon, France. 25 p</w:t>
+              <w:t xml:space="preserve">13ème Journées de Recherche Marketing en Bourgogne, Dijon.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Oct 2008, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00359103v1</w:t>
+                <w:t xml:space="preserve">hal-04059984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une échelle de mesure du degré d’enracinement d’un consommateur dans sa région</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'une échelle de mesure du degré d'enracinement d'un consommateur dans sa région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robert-Demontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journées de Recherche Marketing en Bourgogne, Dijon.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne, Oct 2008, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Dijon, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059984v1</w:t>
+                <w:t xml:space="preserve">halshs-00359103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2420,64 +2420,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,77 +3080,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Chartain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,51 +3429,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044659ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059984v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bezaudin-P&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Gall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.365-384" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robert-Demontrond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joyeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044659ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558398v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Regnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864358v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Frambourg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061148v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Basset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bezaudin-P&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>