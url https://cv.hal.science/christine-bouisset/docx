--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -507,226 +507,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : l’institutionnalisation du climat au travers des PCAET dans les villes moyennes françaises</w:t>
+                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : vers l’institutionnalisation des plans climat territoriaux dans les villes moyennes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365091v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : vers l’institutionnalisation des plans climat territoriaux dans les villes moyennes françaises</w:t>
+                <w:t xml:space="preserve">hal-03271612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : l’institutionnalisation du climat au travers des PCAET dans les villes moyennes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baggioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2021028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03271612v1</w:t>
+                <w:t xml:space="preserve">hal-03365091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et vulnérabilité des territoires : regards de montagnards sur l’évolution des risques et l’adaptation dans deux vallées pyrénéennes</w:t>
               </w:r>
@@ -1663,50 +1663,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construire un patrimoine naturel : valeurs (de société) contre critères (officiels) ? L’exemple de hauts lieux montagnards pyrénéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ils sont venus chercher le soleil, ils ont trouvé l’incendie. Itinéraires individuels, pratiques spatiales et enjeux sociaux dans les lotissements périurbains méditerranéens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1715,421 +1806,330 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialiser la nature : le regard des sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-série 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.13542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation de la nature : un processus en renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tome 42 (3), pp.193-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eg.423.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands incendies de forêt en Algérie : problèmes humains et politiques publiques dans la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 121, pp.33-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.6827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.6827⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03928127v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03928135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR, urbanisation et risques d’incendie de forêt dans les Pyrénées-Orientales : méthodes, enjeux, débats</w:t>
               </w:r>
@@ -2464,395 +2464,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le patrimoine naturel en Aquitaine vu du Web : discours, valeurs, fonctions</w:t>
+                <w:t xml:space="preserve">Natural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Sevilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30, p.85-98</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 30, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00734969v1</w:t>
+                <w:t xml:space="preserve">hal-04416980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural heritage</w:t>
+                <w:t xml:space="preserve">Le patrimoine naturel en Aquitaine vu du Web : discours, valeurs, fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sevilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30, pp.1-3. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 30, p.85-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416980v1</w:t>
+                <w:t xml:space="preserve">halshs-00734969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des forêts contre l'incendie : d'une affaire locale et privée à un problème départemental. L'exemple des Pyrénées-Orientales (1920-1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mme Christine Bouisset</w:t>
+                <w:t xml:space="preserve">Des lieux sous les eaux : mémoire et géographie de l'inondation dans le bassin de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (1), pp.79 - 88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.55 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rgpso.2007.2938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des forêts contre l'incendie : d'une affaire locale et privée à un problème départemental. L'exemple des Pyrénées-Orientales (1920-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mme Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (1), pp.55 - 67. </w:t>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.79 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rgpso.2007.2938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/rgpso.2007.2940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418034v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagne et incendie de forêt dans les Alpes-Maritimes : de la connaissance du risque à sa gestion</w:t>
               </w:r>
@@ -3175,112 +3175,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’initiative AcclimaTerra et l’état des connaissances sur le changement climatique dans les Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Climat Action Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agglomération Pays Basque, Jun 2019, Berrogain-Laruns, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le risque d’incendie dans le massif landais : vulnérabilité territoriale et enjeux d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale Groupama Forêt assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bazas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presión turística y la evolución del paisaje en la costa de las Landas de Gascoña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3296,126 +3365,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Curso de urbanismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agrupación Vasco-Navarra de Arquitectos Urbanistas, Feb 2019, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166471v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02166478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des plans climats dans les villes moyennes françaises</w:t>
               </w:r>
@@ -3533,358 +3533,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natural hazards and climate changes in mountains areas: perceptions of local elected officials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International colloquium on climate change in mountain areas PYRADAPT 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659583v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pêcheurs professionnels et la mise en place d’un site Natura 2000 en mer sur la côte basque : retour sur une expérience interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Prospectives CNRS-INEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la forêt en Nouvelle-Aquitaine dans un contexte de changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la forêt dans le massif Pyrénées-Adour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecocène - Fransylva Forêt Privée Pyrénées Adour, Mar 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociaux : la patrimonialisation de la forêt en Nouvelle Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la forêt dans le massif Pyrénées-Adour </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecocène - Fransylva Forêt Privée Pyrénées Adour, Mar 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les pêcheurs professionnels et la mise en place d’un site Natura 2000 en mer sur la côte basque : retour sur une expérience interdisciplinaire</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards profanes, regards experts sur le patrimoine forestier : valeurs « dans » la forêt ou valeur « de » la forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prospectives CNRS-INEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les valeurs de la forêt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Sciences Economiques, Humaines et Sociales d'ECOFOR, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations territoriales et gestion du risque incendie dans le massif des Landes de Gascogne : une affaire de forestiers ou un enjeu d’aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3900,73 +3982,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ForestFire 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, May 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de tempêtes sur le littoral basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3995,276 +4077,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la source au littoral : la recherche scientifique au service de l'eau et de l'environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche MIRA, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les professionnels de la pêche de la mise en place d’un site Natura 2000 en mer sur la côte basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Morandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« De la source au littoral : la recherche scientifique au service de l'eau et de l'environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche MIRA, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of proximity-based analysis to outdoor recreation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Degremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international conference of Monitoring and Management of Visitors in Recreational and protected areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nov Sad, Serbia. pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of proximity-based analysis to recreational demand management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitoring and Management of Visitors in Recreation and Protected Areas (MMV 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs et échelles géographiques dans les processus de patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4280,168 +4457,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What does heritage change ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Critical Heritage Studies, Jun 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk representations and management in urban wildland interfaces in France. The case of Landes of Gascony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4470,139 +4552,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516500v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01516501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acompañar los cambios hacia los territorios resilientes. Desafíos territoriales vinculados con los riesgos emergentes y su gestión en el suroeste de Francia</w:t>
               </w:r>
@@ -4772,50 +4772,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers des territoires souhaitables. Une hypothèse de recherche pour opérationnaliser la résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Rencontres Scientifiques Internationales de la Cité des Territoires. Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Racontez-nous : Le bassin de Lacq [conférence-débat]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4824,165 +4932,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoforum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167369v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02167365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From communication to public perceptions: diversity of roles and values in a planted forest. The case of the Landes of Gascony (France)</w:t>
               </w:r>
@@ -5549,50 +5549,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Landes de Gascogne : de la forêt cultivée au patrimoine naturel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Forêts et Paysages", Groupe d'histoire des forêts françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'État face au risque d'inondation : le service des Ponts et Chaussées dans les Pyrénées occidentales (XIX°-XX° siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5614,155 +5696,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Au fil de l'eau". L'eau : ressources, gestion et risques. MSH de Clermont-Ferrand.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Landes de Gascogne : de la forêt cultivée au patrimoine naturel ?</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La patrimonialisation d’une ressource économique. L’exemple des forêts de chêne-liège en Catalogne nord »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Pottier</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Forêts et Paysages", Groupe d'histoire des forêts françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">Processus de Patrimonialisation dans l’Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commission Géographie Culturelle (UGI), Jun 2008, Santiago de Compostela, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les forêts de chêne-liège en Catalogne Nord, entre ressource et patrimoine (XIXe-XXIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5778,73 +5860,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Catalogne, une histoire méditerranéenne, un destin européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Études Catalanes, Université Paris IV-Sorbonne, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5860,139 +5942,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers : itinéraires biogéographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires Dynamiques des réseaux et des territoires (EA 2468, Artois), Territoires, Villes, Environnement, Société (EA 4019 Lille-I) &amp; Espaces, Nature et Culture (UMR 8185, Paris-IV) (org.), avec le soutien de la commission de biogéographie du CNFG et du GHFF, Oct 2008, Villeneuve d’Ascq (USTL), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152703v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05362398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6887,50 +6887,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paysages pyrénéens illustrés de Franz Schrader : repères pour le XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Martinez de Pison; Nicolas Ortega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisajes pintados. Paisajes fotografiados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Université Autonome de Madrid, p. 155-176, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valeurs des uns, valeurs des autres ? La patrimonialisation de la forêt landaise périurbaine au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6943,143 +7029,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barrère, Céline and Busquet, Grégory and Diaconu, Adriana and Girard, Muriel and Iosa, Ioana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires et patrimoines : des revendications aux conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2017, Habitat et sociétés, 978-2-343-13331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167371v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02166469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symboles géographiques dans la construction territoriale de Pau</w:t>
               </w:r>
@@ -7231,50 +7231,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface. Mémoire du patrimoine ou patrimoine aide-mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dodebei, Vera and Tardy, Cécile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire et nouveaux patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Press, pp.211-216, 2015, Brésil / France | Brasil / França, 978-2-8218-5351-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand les touristes explorent un paysage métamorphosé : le cas de la forêt des landes de Gascogne - XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7287,159 +7373,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martinez de Pisón, Eduardo and Ortega Cantero, Nicolás. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El paisaje : de los exploradores a los turistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones de la Universidad Autónoma de Madrid, Fundación Duques de Soria de Ciencia y Cultura Hispánica, pp.161-182, 2015, 978-84-8344-497-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Postface. Mémoire du patrimoine ou patrimoine aide-mémoire ?</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche micro-locale : la patrimonialisation de la forêt péri-urbaine au quotidien [Chapitre 3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dodebei, Vera and Tardy, Cécile. </w:t>
+              <w:t xml:space="preserve">Dehez, Jeoffrey and Bouisset, Christine and Degrémont, Isabelle and Lyser, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire et nouveaux patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OpenEdition Press, pp.211-216, 2015, Brésil / France | Brasil / França, 978-2-8218-5351-5</w:t>
+              <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de "spécificités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, Région Aquitaine, SET, pp.47-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posfácio. Memória do patrimônio ou patrimônio &amp;quot;lembrete''?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7459,186 +7545,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dodebei, Vera and Tardy, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memória e novos patrimônios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition Press, pp.201-206, 2015, Brésil / France | Brasil / França, 978-2-8218-5353-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approche micro-locale : la patrimonialisation de la forêt péri-urbaine au quotidien [Chapitre 3]</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt des Landes de Gascogne entre protection et exploitation — Une « nature » ordinaire écartelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces protégés et territoires. Conflits et acceptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2014, Mappemonde, 2701189632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7745,51 +7745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque incendie de forêt en Algérie : des mesures curatives ou préventives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8349,51 +8349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of statistical analysis to forest fire risk prevention in Algeria. The case of the wilaya of Tizi Ouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10005,372 +10005,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Critère D2 : Social : paysage, tourisme, loisirs, chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Groupe de Travail n°5 : Patrimoine et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Degremont</w:t>
-[...202 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10775,51 +10775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05042547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03365091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03271612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02367115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bossanyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vanneufville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079452v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Meddour-Sahar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6827" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.201015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sevilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1184" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Christine Bouisset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2940" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2938" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.2074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516503v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659583v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516505v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357741v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167369v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586516v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152683v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05434383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03409319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167364v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167363v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167362v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272910v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Geographie/Des-milieux-aux-territoires-forestiers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meddour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416888v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03228804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05042547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03271612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03365091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02367115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bossanyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vanneufville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079452v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13542" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Meddour-Sahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.201015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1184" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sevilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2938" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Christine Bouisset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2940" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.2074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659583v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357741v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586971v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05434383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03409319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272910v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Geographie/Des-milieux-aux-territoires-forestiers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meddour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416888v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03228804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>