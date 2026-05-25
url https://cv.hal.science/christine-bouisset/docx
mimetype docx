--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -507,226 +507,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : vers l’institutionnalisation des plans climat territoriaux dans les villes moyennes françaises</w:t>
+                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : l’institutionnalisation du climat au travers des PCAET dans les villes moyennes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baggioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : l’institutionnalisation du climat au travers des PCAET dans les villes moyennes françaises</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potentialité et réalisations des politiques climatiques locales : vers l’institutionnalisation des plans climat territoriaux dans les villes moyennes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365091v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et vulnérabilité des territoires : regards de montagnards sur l’évolution des risques et l’adaptation dans deux vallées pyrénéennes</w:t>
               </w:r>
@@ -1663,473 +1663,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01079452v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un patrimoine naturel : valeurs (de société) contre critères (officiels) ? L’exemple de hauts lieux montagnards pyrénéens</w:t>
+                <w:t xml:space="preserve">Ils sont venus chercher le soleil, ils ont trouvé l’incendie. Itinéraires individuels, pratiques spatiales et enjeux sociaux dans les lotissements périurbains méditerranéens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la nature : le regard des sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-série 16, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13542⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.13750⟩</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Ils sont venus chercher le soleil, ils ont trouvé l’incendie. Itinéraires individuels, pratiques spatiales et enjeux sociaux dans les lotissements périurbains méditerranéens.</w:t>
+                <w:t xml:space="preserve">hal-04416965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation de la nature : un processus en renouvellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tome 42 (3), pp.193-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.423.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Patrimonialiser la nature : le regard des sciences humaines</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands incendies de forêt en Algérie : problèmes humains et politiques publiques dans la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 121, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.6827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un patrimoine naturel : valeurs (de société) contre critères (officiels) ? L’exemple de hauts lieux montagnards pyrénéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-série 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.13542⟩</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.13750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...125 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-03928127v1</w:t>
+                <w:t xml:space="preserve">hal-03928135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPR, urbanisation et risques d’incendie de forêt dans les Pyrénées-Orientales : méthodes, enjeux, débats</w:t>
               </w:r>
@@ -2464,317 +2464,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural heritage</w:t>
+                <w:t xml:space="preserve">Le patrimoine naturel aquitain vu du Web : discours, valeurs, fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sevilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 30, pp.1-3. </w:t>
+              <w:t xml:space="preserve">, 2010, 30, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.1283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine naturel en Aquitaine vu du Web : discours, valeurs, fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...79 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sevilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, p.85-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00734969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des lieux sous les eaux : mémoire et géographie de l'inondation dans le bassin de l'Adour</w:t>
+                <w:t xml:space="preserve">Natural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (1), pp.55 - 67. </w:t>
+              <w:t xml:space="preserve">, 2010, 30, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rgpso.2007.2938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.1184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418034v1</w:t>
+                <w:t xml:space="preserve">hal-04416980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des forêts contre l'incendie : d'une affaire locale et privée à un problème départemental. L'exemple des Pyrénées-Orientales (1920-1970)</w:t>
               </w:r>
@@ -2832,237 +2832,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des lieux sous les eaux : mémoire et géographie de l'inondation dans le bassin de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (1), pp.55 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rgpso.2007.2938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Montagne et incendie de forêt dans les Alpes-Maritimes : de la connaissance du risque à sa gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12, pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et territoires de la protection des forêts méditerranéennes contre l'incendie : l'exemple catalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montagnes méditerranéennes et developpement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 10, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les incendies de forêts méditerranéens : limites, marges, frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 108 (609), pp.648 - 650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/geo.1999.2074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3072,504 +3176,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les transitions environnementales par l'espace : regard croisé des transitions énergétiques et agroécologiques en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI, Session : Pour une géographie des transitions territoriales ? cadres conceptuels, méthodologiques et approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque d’incendie dans le massif landais : vulnérabilité territoriale et enjeux d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale Groupama Forêt assurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bazas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presión turística y la evolución del paisaje en la costa de las Landas de Gascoña</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Curso de urbanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agrupación Vasco-Navarra de Arquitectos Urbanistas, Feb 2019, Bilbao, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’initiative AcclimaTerra et l’état des connaissances sur le changement climatique dans les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Climat Action Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agglomération Pays Basque, Jun 2019, Berrogain-Laruns, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des plans climats dans les villes moyennes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « Le local dans le changement climatique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéCiSiF : un projet co-construit sur la Transition écologique, économique et sociale (2018-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier « Territoires montagnards en mutations : la co-construction de stratégies locales de transition(s) en faveur du développement territorial », 2ème colloque national science et société - Pour l'adaptation des territoires aux changements climatiques : risques - ressources - transition(s), AIR Climat &amp; GREC (Groupe régional d’experts sur le climat) SUD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la forêt en Nouvelle-Aquitaine dans un contexte de changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la forêt dans le massif Pyrénées-Adour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecocène - Fransylva Forêt Privée Pyrénées Adour, Mar 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux : la patrimonialisation de la forêt en Nouvelle Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la forêt dans le massif Pyrénées-Adour </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecocène - Fransylva Forêt Privée Pyrénées Adour, Mar 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pêcheurs professionnels et la mise en place d’un site Natura 2000 en mer sur la côte basque : retour sur une expérience interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Prospectives CNRS-INEE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Feb 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural hazards and climate changes in mountains areas: perceptions of local elected officials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3598,293 +3922,725 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International colloquium on climate change in mountain areas PYRADAPT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01659583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les pêcheurs professionnels et la mise en place d’un site Natura 2000 en mer sur la côte basque : retour sur une expérience interdisciplinaire</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de tempêtes sur le littoral basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Beauvivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Prospectives CNRS-INEE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Feb 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">De la source au littoral : la recherche scientifique au service de l'eau et de l'environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche MIRA, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enjeux de la forêt en Nouvelle-Aquitaine dans un contexte de changement climatique</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception par les professionnels de la pêche de la mise en place d’un site Natura 2000 en mer sur la côte basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Caill-Milly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morandeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la forêt dans le massif Pyrénées-Adour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecocène - Fransylva Forêt Privée Pyrénées Adour, Mar 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">« De la source au littoral : la recherche scientifique au service de l'eau et de l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche MIRA, Dec 2016, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux sociaux : la patrimonialisation de la forêt en Nouvelle Aquitaine</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations territoriales et gestion du risque incendie dans le massif des Landes de Gascogne : une affaire de forestiers ou un enjeu d’aménagement du territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vanneufville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la forêt dans le massif Pyrénées-Adour </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecocène - Fransylva Forêt Privée Pyrénées Adour, Mar 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">ForestFire 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRSTEA, May 2016, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of proximity-based analysis to outdoor recreation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th international conference of Monitoring and Management of Visitors in Recreational and protected areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nov Sad, Serbia. pp.46-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of proximity-based analysis to recreational demand management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitoring and Management of Visitors in Recreation and Protected Areas (MMV 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs et échelles géographiques dans les processus de patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What does heritage change ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Critical Heritage Studies, Jun 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk representations and management in urban wildland interfaces in France. The case of Landes of Gascony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vanneufville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of American Geographers 2016 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01516500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards profanes, regards experts sur le patrimoine forestier : valeurs « dans » la forêt ou valeur « de » la forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3900,833 +4656,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les valeurs de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Sciences Economiques, Humaines et Sociales d'ECOFOR, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des territoires souhaitables. Une hypothèse de recherche pour opérationnaliser la résilience ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Vanneufville</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ForestFire 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRSTEA, May 2016, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">4e Rencontres Scientifiques Internationales de la Cité des Territoires. Habitable, vivable, désirable. Débats sur la condition territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Catalogue de tempêtes sur le littoral basque</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racontez-nous : Le bassin de Lacq [conférence-débat]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Beauvivre</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la source au littoral : la recherche scientifique au service de l'eau et de l'environnement </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche MIRA, Dec 2016, Anglet, France</w:t>
+              <w:t xml:space="preserve">Géoforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Perception par les professionnels de la pêche de la mise en place d’un site Natura 2000 en mer sur la côte basque</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acompañar los cambios hacia los territorios resilientes. Desafíos territoriales vinculados con los riesgos emergentes y su gestión en el suroeste de Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...473 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire international, UPV/EHU (université du Pays-Basque) Bilbao 16-17 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Bilbao, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque industriel, facteur de résilience d’un territoire ? L’exemple de la reconversion du bassin de Lacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4742,263 +5036,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e colloque de l'Association des Sciences Régionales de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357741v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From communication to public perceptions: diversity of roles and values in a planted forest. The case of the Landes of Gascony (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5014,73 +5118,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV WORLD FORESTRY CONGRESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieu et patrimoine, quelques réflexions géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5096,73 +5200,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Atelier international Franco-Brésilien, Etudes comparées d'épistémologie et histoire de la géographie - 30 mars - 2 avril 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sylviculteurs landais, une image à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5178,73 +5282,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer sur la forêt, Journée de restitution et de valorisation des travaux du programme de recherche "Arbres et Forêts : politiques et communications, XVIe-XXIe siècle"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quand les fonctions sociales et environnementales viennent au secours de la fonction productive. Le cas des suberaies du Sud-Ouest de la France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5260,73 +5364,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration et territoires - session Forêts et foresterie : mutations et décloisonnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de science régionale de langue française (ASRDLF) &amp; UAG (campus Victor Schoelcher), Jul 2011, Schoelcher, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« D’une tempête à l’autre : enjeux et débats autour du massif forestier des Landes de Gascogne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Festival International de Géographie « La forêt, or vert des hommes ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement du FIG, Oct 2010, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempêtes : un regard géographique sur deux siècles de catastrophes dans le Sud-Ouest aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5342,155 +5528,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Landes de Gascogne à l’épreuve de la tempête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc Naturel régional des Landes de Gascogne (en partenariat avec le Pays des Landes de Gascogne), Feb 2010, Sabres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Risque d’incendies de forêt et habitat dans l’espace méditerranéen français - enjeux et logiques territoriales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5519,250 +5623,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace d’action espace en action : la Méditerranée à l’invite de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Lettres &amp; Sciences Humaines (Université de Sousse), Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'État face au risque d'inondation : le service des Ponts et Chaussées dans les Pyrénées occidentales (XIX°-XX° siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Au fil de l'eau". L'eau : ressources, gestion et risques. MSH de Clermont-Ferrand.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00586971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Landes de Gascogne : de la forêt cultivée au patrimoine naturel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Forêts et Paysages", Groupe d'histoire des forêts françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00586516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'État face au risque d'inondation : le service des Ponts et Chaussées dans les Pyrénées occidentales (XIX°-XX° siècles)</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les forêts de chêne-liège en Catalogne Nord, entre ressource et patrimoine (XIXe-XXIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Au fil de l'eau". L'eau : ressources, gestion et risques. MSH de Clermont-Ferrand.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">La Catalogne, une histoire méditerranéenne, un destin européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Études Catalanes, Université Paris IV-Sorbonne, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des milieux aux territoires forestiers : itinéraires biogéographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires Dynamiques des réseaux et des territoires (EA 2468, Artois), Territoires, Villes, Environnement, Société (EA 4019 Lille-I) &amp; Espaces, Nature et Culture (UMR 8185, Paris-IV) (org.), avec le soutien de la commission de biogéographie du CNFG et du GHFF, Oct 2008, Villeneuve d’Ascq (USTL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La patrimonialisation d’une ressource économique. L’exemple des forêts de chêne-liège en Catalogne nord »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5778,507 +6046,343 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de Patrimonialisation dans l’Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Géographie Culturelle (UGI), Jun 2008, Santiago de Compostela, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362398v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02152703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition et reconfiguration des spatialités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang B, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interviews du collectif LesAssociés : entre témoignages, récits de vie et mises en perspective des incendies de 2022 en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six cents degrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corps 14 Editions, 2025, 9782958888510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages et pratiques de la transition environnementale : une cartographie OpenStreetMap pour documenter et accélérer la transition dans l'agglomération de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Cousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Daléas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6288,315 +6392,406 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fundacion duques de soria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La representación del paisaje: entre la cartografìa tradicional y las imágenes digitales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-84-09-54456-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Fires in the Anthropocene: Issues of Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks and the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902768.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendies de forêt à l’heure de l’anthropocène: questions d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Rebotier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques et l’anthropocène: Regards alternatifs sur l'urgence environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.59, 2021, Encyclopédie Sciences, Géographie et démographie, 9781789480412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition et reconfigurations des spatialités : changements globaux, changements locaux. Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaucelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-295, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans les marges urbaines du littoral landais : un « entre-deux » ville/forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marginalisations, résistances et innovations dans les franges périurbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.71-86, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.143700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement : une catégorie au faible potentiel mobilisateur dans un territoire industriel à risques - le cas du bassin de Lacq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6619,149 +6814,235 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Busca; Nathalie Lewis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le gouvernement des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-43, 2019, 9782763735078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages des bastides du sud-ouest de la France : quelle mise en valeur de l’histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Martinez de Pison; Nicolas Ortega. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paisajes e historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’Université Autonome de Madrid, p.259-279, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3.4 Risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Llasat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6771,159 +7052,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OPCC (Observatoire pyrénéen du changement climatique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement climatique dans les Pyrénées : impacts, vulnérabilités et adaptation. Bases de connaissances pour la future stratégie d’adaptation au changement climatique dans les Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.111-122, 2018, 978-84-09-06268-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Paysages des bastides du sud-ouest de la France : quelle mise en valeur de l’histoire ?</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs des uns, valeurs des autres ? La patrimonialisation de la forêt landaise périurbaine au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eduardo Martinez de Pison; Nicolas Ortega. </w:t>
+              <w:t xml:space="preserve">Barrère, Céline and Busquet, Grégory and Diaconu, Adriana and Girard, Muriel and Iosa, Ioana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paisajes e historia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l’Université Autonome de Madrid, p.259-279, 2018</w:t>
+              <w:t xml:space="preserve">Mémoires et patrimoines : des revendications aux conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2017, Habitat et sociétés, 978-2-343-13331-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages pyrénéens illustrés de Franz Schrader : repères pour le XXIe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6943,159 +7224,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eduardo Martinez de Pison; Nicolas Ortega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paisajes pintados. Paisajes fotografiados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l’Université Autonome de Madrid, p. 155-176, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Valeurs des uns, valeurs des autres ? La patrimonialisation de la forêt landaise périurbaine au quotidien</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des guides de voyages aux sites web : 150 ans de communication sur la forêt landaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Barrère, Céline and Busquet, Grégory and Diaconu, Adriana and Girard, Muriel and Iosa, Ioana. </w:t>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires et patrimoines : des revendications aux conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2017, Habitat et sociétés, 978-2-343-13331-7</w:t>
+              <w:t xml:space="preserve">FORÊT ET COMMUNICATION. Héritages, représentations et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-246, 2016, 978-2-343-09043-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symboles géographiques dans la construction territoriale de Pau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7115,159 +7396,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de l’Université Autonome de Madrid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El paisaje y sus símbolos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Des guides de voyages aux sites web : 150 ans de communication sur la forêt landaise</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les touristes explorent un paysage métamorphosé : le cas de la forêt des landes de Gascogne - XIXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan. </w:t>
+              <w:t xml:space="preserve">Martinez de Pisón, Eduardo and Ortega Cantero, Nicolás. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORÊT ET COMMUNICATION. Héritages, représentations et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.227-246, 2016, 978-2-343-09043-6</w:t>
+              <w:t xml:space="preserve">El paisaje : de los exploradores a los turistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones de la Universidad Autónoma de Madrid, Fundación Duques de Soria de Ciencia y Cultura Hispánica, pp.161-182, 2015, 978-84-8344-497-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface. Mémoire du patrimoine ou patrimoine aide-mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7287,159 +7568,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dodebei, Vera and Tardy, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire et nouveaux patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OpenEdition Press, pp.211-216, 2015, Brésil / France | Brasil / França, 978-2-8218-5351-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand les touristes explorent un paysage métamorphosé : le cas de la forêt des landes de Gascogne - XIXe-XXIe siècles</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posfácio. Memória do patrimônio ou patrimônio &amp;quot;lembrete''?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martinez de Pisón, Eduardo and Ortega Cantero, Nicolás. </w:t>
+              <w:t xml:space="preserve">Dodebei, Vera and Tardy, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El paisaje : de los exploradores a los turistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones de la Universidad Autónoma de Madrid, Fundación Duques de Soria de Ciencia y Cultura Hispánica, pp.161-182, 2015, 978-84-8344-497-9</w:t>
+              <w:t xml:space="preserve">Memória e novos patrimônios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition Press, pp.201-206, 2015, Brésil / France | Brasil / França, 978-2-8218-5353-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche micro-locale : la patrimonialisation de la forêt péri-urbaine au quotidien [Chapitre 3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7459,241 +7740,155 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dehez, Jeoffrey and Bouisset, Christine and Degrémont, Isabelle and Lyser, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de "spécificités"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSTEA, Région Aquitaine, SET, pp.47-97, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Posfácio. Memória do patrimônio ou patrimônio &amp;quot;lembrete''?</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt des Landes de Gascogne entre protection et exploitation — Une « nature » ordinaire écartelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces protégés et territoires. Conflits et acceptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2014, Mappemonde, 2701189632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les fonctions sociales et environnementales viennent au secours de la fonction productive. Le cas des suberaies du Sud-Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7709,168 +7904,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et foresterie – mutations &amp; décloisonnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ch. Farcy, J-L. Peyron, Y. Poss (dir.), L’Harmattan, pp. 195-212, 2013, 978-2-336-29066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque incendie de forêt en Algérie : des mesures curatives ou préventives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Derridj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Conférence Internationale sur les Stratégies de Prévention des Incendies de forêts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-80, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts de chêne-liège en Catalogne Nord, entre ressource et patrimoine (XIXe -XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7886,73 +8081,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comme une étoffe déchirée. Les Catalognes avant et après le Traité des Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Ramon Llull, Éditions Trabucaire, pp. 137-143, 2012, coll. Cultura Catalana, 978-2849741580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempêtes, un regard géographique sur deux siècles de catastrophes dans le Sud-Ouest aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7968,73 +8163,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempêtes sur la forêt landaise – histoires, mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Atelier des Brisants, pp. 147-157, 2012, 978-2846231084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hommes du liège : acteurs et territoires de la suberaie nord-catalane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8050,73 +8245,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bois l’écorce et la sève. Les artisanats forestiers et l’identité des terres rurales en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée dauphinois, pp. 61-75, 2011, Le monde alpin &amp; rhodanien (coll.), 978-2-35567-060-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8132,73 +8327,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, M. Galochet &amp; E. Glon (dir.), Artois Presses Université, pp.141-156, 2010, 978-2-84832-122-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La patrimonialisation d’une ressource économique. L’exemple des forêts de chêne-liège en Catalogne nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8218,426 +8413,426 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belén María Castro Fernández; Lucrezia López; María José Piñeira Mantiñán. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes of Heritage Making in Geographical Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 191, Universidade de Santiago de Compostela, pp. 301-312, 2010, Cursos e congresos da Universidade de Santiago de Compostela, 978-84-9887-391-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre production et patrimonialisation : quel avenir pour les suberaies françaises ? L’exemple des Pyrénées-Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des milieux aux territoires forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galochet, Eric Glon (dir.), Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 141-156, 2010, coll. Géographie, 9782848321226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272910v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of statistical analysis to forest fire risk prevention in Algeria. The case of the wilaya of Tizi Ouzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouahiba Meddour-Sahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Meddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezki Derridj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université des Sciences et de la Technologie d’Oran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque International STOP FEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.68-73, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plans de Prévention du Risque Incendie de Forêt : enjeux et logiques territoriales.Le cas des lotissements forestiers dans les Pyrénées Orientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d’Études "Forêt, Environnement et Société, XVI° - XX° siècle" : Forêt et Incendie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-74, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la géographie historique dans la connaissance des incendies de forêts et dans leur gestion en région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où en est la géographie historique ? Entre économie et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Géographie et Cultures, 2-7475-8144-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands vents dans le Sud-Ouest, XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8657,535 +8852,690 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempêtes sur la forêt française (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 71-89, 2005, 978-2747593854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le découpage de la frontière franco-italienne dans les Alpes-Maritimes : entre conflits locaux et enjeux internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2-7355-0506-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux espaces naturels et protection des forêts contre l’incendie : les gestionnaires face à des demandes sociales contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Sciences. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accès du public aux espaces naturels, agricoles et forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, 2002, 978-2-7462-0451-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque d’incendie de forêt en France et en Espagne : acteurs, échelles et territoires d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque international Risques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.7-18, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gendarmes et forestiers en Roussillon : derrière les mots, le feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendies de forêts : pour quoi et comment les espaces naturels méditerranéens sont-ils défendus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 96 La nature dans la géographie aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.48-50, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie d'un incendie : le feu de Collobrières (Var) en août 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier d'Etudes "Forêt, Environnement et Société, XVI° - XX° siècle" : Le feu à la maison, par les bois et dans les champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.40-45, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polluants émergents : pourquoi est-il si difficile d’améliorer la qualité des eaux littorales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/aak.n3njdtfnt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbanisation anarchique, facteur aggravant des incendies dans les Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/aak.aaqc5jwrc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques, vulnérabilité et résilience des territoires : exemples aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9194,51 +9544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9248,51 +9598,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les futurs possibles dans le Bassin de Lacq. Quelle place pour la Résilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9314,51 +9664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9368,51 +9718,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décideurs et Citoyens dans un contexte urbain de Signaux Faibles (Décisif). Rapport final. Ademe, APR TEES : Transition écologique économique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9421,278 +9771,278 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Cousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ademe. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir dans un contexte de transition : représentations et pratiques des habitants d’une ville moyenne (Agglomération de Pau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour (UPPA), FRA.; UMR 5319 PASSAGES. 2020, pp.168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03023386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir dans un contexte de transition : pratiques et représentations d'habitants de l'agglomération paloise. Synthèse de l'enquête conduite en 2018-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR Passage. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition écologique économique et sociale (TEES) : Décideurs et Citoyens dans un contexte urbain de Signaux Faibles (Décisif). Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9701,242 +10051,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baggioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Cousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif montagneux – Les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bargerie,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Nouvelle-Aquitaine. 2018, pp 363-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les changements vers des territoires résilients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9975,432 +10325,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2017, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01498643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Critère D2 : Social : paysage, tourisme, loisirs, chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Groupe de Travail n°5 : Patrimoine et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10410,91 +10760,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une géographie environnementale : risques, valeurs, transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Grenoble Alpes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03228804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10504,51 +10854,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10570,65 +10920,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10775,51 +11125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05042547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03271612v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021028" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03365091v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02367115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bossanyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vanneufville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079452v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13750" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928181v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416965v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13542" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0193" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928127v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Meddour-Sahar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6827" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.201015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1184" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sevilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2938" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Christine Bouisset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2940" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418037v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418057v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418048v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.2074" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166478v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166477v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166471v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166474v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659583v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357741v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167367v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167368v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273117v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586516v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586971v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17743" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05434383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928194v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03409319v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588821v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370031v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167364v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416597v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418087v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416697v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416754v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416667v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272910v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Geographie/Des-milieux-aux-territoires-forestiers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418106v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meddour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418115v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416819v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416838v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416888v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416861v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418129v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418135v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516508v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023386v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865344v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03228804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418153v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05042547v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Loubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04572207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2023.0022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Krasnod&#281;bski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ginter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couderchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03723310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2022.113143" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03365091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baggioni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03271612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02367115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4883" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19331" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976063v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Bossanyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.4902" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vanneufville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19152" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02153327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Beauvivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle. Egurrola" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-145.1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.10237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425011v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nobert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Vallette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21693293.2016.1241479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079452v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416965v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.423.0193" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Meddour-Sahar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6827" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417992v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Puyo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/estgeogr.201015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.677.0088" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430497v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sevilla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1283" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734969v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1184" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mme Christine Bouisset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2940" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rgpso.2007.2938" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418057v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.1999.2074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516495v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659583v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516507v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caill-Milly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516497v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167365v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nobert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357741v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167367v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523531v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586971v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05362398v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207098v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaucelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17743" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05434383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bousquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cousteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dal&#233;as" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03928194v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902768.ch2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03409319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.143700" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/libreacces/9782763735078.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bernardie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Llasat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370031v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516490v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167362v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416754v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418093v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272910v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Revues-et-collections/Geographie/Des-milieux-aux-territoires-forestiers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418106v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meddour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416888v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416861v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416931v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418129v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613248v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.n3njdtfnt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613252v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.aaqc5jwrc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516508v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425025v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207109v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023386v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865344v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166350v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498643v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03228804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04418153v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>