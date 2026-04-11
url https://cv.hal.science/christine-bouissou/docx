--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christine bouissou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2289-4637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un film-documentaire : regard analytique sur des subjectivités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de résonances, déployer l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des raisons de l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès de l’âge adulte à travers une expérience pré-professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue en 3 D de l'AGEFA PME. Les jeunes d'aujourd'hui les entreprises de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner les sciences aujourd'hui, n°3, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en géographie : qu’en font les enseignants et les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXIVITÉ ET PRATIQUES DE FORMATION. Regards critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°20, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires professionnels et développement des enseignants en formation. Etude des rapports aux savoirs et des rapports à l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique éducative familiale et construction identitaire de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol 5 ( n°2), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental education and socialisation of the child: internality, valorisation and self-positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol XIII (n°4), pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe(a)nser le collège comme un jardin …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cornet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure développementale, un chemin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ssociation internationale de pédagogie universitaire (Aipu), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations-Mutations des métiers dans l'université : question d'andragogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les compétences universitaires hard-skills et soft-skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de l'autonomie : professionnalités dans l'enseignement supérieur, compétences et usages de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences universitaires Hard skills soft skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies et dissémination du féminin dans la ville : vers de possibles redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.6 Art et Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale, care, gouvernance : ouvrir les boîtes noies et démocratiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme numérique. Valeurs et modèles pour demain ? tome 3 Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS DE SCIENCES HUMAINES ET SOCIALES ET FORMATION PROFESSIONNELLE DES ENSEIGNANTS : ENJEUX, PROBLEMES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur : réflexions, projets et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers quelle intégration théorie-pratique dans la formation de l'enseignant-professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers quelle professionnalisé enseignante en France et au Québec ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Chronique d'une sortie en ville. (La Ville, Les Cahiers d'Adèle n°5 - Adèle & Otto éditeurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">numéro spécial La Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la classe : usages de soi, normes de genre et différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux aînés, au collectif, à l'institution, rapport au travail et à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garçons, filles : des usages différenciés de soi, dans les temps non institués de la classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une séance de géographie à l'école élémentaire : regards didactique et socio-didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et mobilité : le pari de la normativité. A la lumière du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. université Paris Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03242019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christine bouissou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2289-4637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un film-documentaire : regard analytique sur des subjectivités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de résonances, déployer l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des raisons de l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès de l’âge adulte à travers une expérience pré-professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue en 3 D de l'AGEFA PME. Les jeunes d'aujourd'hui les entreprises de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner les sciences aujourd'hui, n°3, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en géographie : qu’en font les enseignants et les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXIVITÉ ET PRATIQUES DE FORMATION. Regards critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°20, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires professionnels et développement des enseignants en formation. Etude des rapports aux savoirs et des rapports à l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique éducative familiale et construction identitaire de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol 5 ( n°2), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental education and socialisation of the child: internality, valorisation and self-positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol XIII (n°4), pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe(a)nser le collège comme un jardin …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cornet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure développementale, un chemin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ssociation internationale de pédagogie universitaire (Aipu), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations-Mutations des métiers dans l'université : question d'andragogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les compétences universitaires hard-skills et soft-skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de l'autonomie : professionnalités dans l'enseignement supérieur, compétences et usages de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences universitaires Hard skills soft skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies et dissémination du féminin dans la ville : vers de possibles redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.6 Art et Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale, care, gouvernance : ouvrir les boîtes noies et démocratiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme numérique. Valeurs et modèles pour demain ? tome 3 Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS DE SCIENCES HUMAINES ET SOCIALES ET FORMATION PROFESSIONNELLE DES ENSEIGNANTS : ENJEUX, PROBLEMES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur : réflexions, projets et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers quelle intégration théorie-pratique dans la formation de l'enseignant-professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers quelle professionnalisé enseignante en France et au Québec ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Chronique d'une sortie en ville. (La Ville, Les Cahiers d'Adèle n°5 - Adèle & Otto éditeurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">numéro spécial La Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la classe : usages de soi, normes de genre et différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garçons, filles : des usages différenciés de soi, dans les temps non institués de la classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux aînés, au collectif, à l'institution, rapport au travail et à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une séance de géographie à l'école élémentaire : regards didactique et socio-didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et mobilité : le pari de la normativité. A la lumière du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. université Paris Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03242019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAC3A1D9"/>
+    <w:nsid w:val="8DDABA9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bouissou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2289-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834917v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497287v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cornet-Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine bouissou-b&#233;navail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03242019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bouissou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2289-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834917v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497287v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cornet-Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine bouissou-b&#233;navail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03242019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>