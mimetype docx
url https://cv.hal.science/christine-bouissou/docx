--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christine bouissou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2289-4637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un film-documentaire : regard analytique sur des subjectivités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de résonances, déployer l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des raisons de l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès de l’âge adulte à travers une expérience pré-professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue en 3 D de l'AGEFA PME. Les jeunes d'aujourd'hui les entreprises de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner les sciences aujourd'hui, n°3, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en géographie : qu’en font les enseignants et les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXIVITÉ ET PRATIQUES DE FORMATION. Regards critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°20, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires professionnels et développement des enseignants en formation. Etude des rapports aux savoirs et des rapports à l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique éducative familiale et construction identitaire de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol 5 ( n°2), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental education and socialisation of the child: internality, valorisation and self-positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol XIII (n°4), pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe(a)nser le collège comme un jardin …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cornet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure développementale, un chemin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ssociation internationale de pédagogie universitaire (Aipu), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations-Mutations des métiers dans l'université : question d'andragogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les compétences universitaires hard-skills et soft-skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de l'autonomie : professionnalités dans l'enseignement supérieur, compétences et usages de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences universitaires Hard skills soft skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies et dissémination du féminin dans la ville : vers de possibles redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.6 Art et Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale, care, gouvernance : ouvrir les boîtes noies et démocratiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme numérique. Valeurs et modèles pour demain ? tome 3 Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS DE SCIENCES HUMAINES ET SOCIALES ET FORMATION PROFESSIONNELLE DES ENSEIGNANTS : ENJEUX, PROBLEMES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur : réflexions, projets et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers quelle intégration théorie-pratique dans la formation de l'enseignant-professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers quelle professionnalisé enseignante en France et au Québec ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Chronique d'une sortie en ville. (La Ville, Les Cahiers d'Adèle n°5 - Adèle & Otto éditeurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">numéro spécial La Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la classe : usages de soi, normes de genre et différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garçons, filles : des usages différenciés de soi, dans les temps non institués de la classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux aînés, au collectif, à l'institution, rapport au travail et à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une séance de géographie à l'école élémentaire : regards didactique et socio-didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et mobilité : le pari de la normativité. A la lumière du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. université Paris Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03242019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christine bouissou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2289-4637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un film-documentaire : regard analytique sur des subjectivités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de résonances, déployer l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des raisons de l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès de l’âge adulte à travers une expérience pré-professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue en 3 D de l'AGEFA PME. Les jeunes d'aujourd'hui les entreprises de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner les sciences aujourd'hui, n°3, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en géographie : qu’en font les enseignants et les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXIVITÉ ET PRATIQUES DE FORMATION. Regards critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°20, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires professionnels et développement des enseignants en formation. Etude des rapports aux savoirs et des rapports à l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique éducative familiale et construction identitaire de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol 5 ( n°2), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental education and socialisation of the child: internality, valorisation and self-positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol XIII (n°4), pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe(a)nser le collège comme un jardin …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cornet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure développementale, un chemin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ssociation internationale de pédagogie universitaire (Aipu), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations-Mutations des métiers dans l'université : question d'andragogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les compétences universitaires hard-skills et soft-skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de l'autonomie : professionnalités dans l'enseignement supérieur, compétences et usages de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences universitaires Hard skills soft skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies et dissémination du féminin dans la ville : vers de possibles redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.6 Art et Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale, care, gouvernance : ouvrir les boîtes noies et démocratiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme numérique. Valeurs et modèles pour demain ? tome 3 Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS DE SCIENCES HUMAINES ET SOCIALES ET FORMATION PROFESSIONNELLE DES ENSEIGNANTS : ENJEUX, PROBLEMES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur : réflexions, projets et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers quelle intégration théorie-pratique dans la formation de l'enseignant-professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers quelle professionnalisé enseignante en France et au Québec ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Chronique d'une sortie en ville. (La Ville, Les Cahiers d'Adèle n°5 - Adèle & Otto éditeurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">numéro spécial La Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la classe : usages de soi, normes de genre et différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux aînés, au collectif, à l'institution, rapport au travail et à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garçons, filles : des usages différenciés de soi, dans les temps non institués de la classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une séance de géographie à l'école élémentaire : regards didactique et socio-didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et mobilité : le pari de la normativité. A la lumière du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. université Paris Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03242019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DDABA9E"/>
+    <w:nsid w:val="45191E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bouissou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2289-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834917v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497287v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cornet-Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine bouissou-b&#233;navail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03242019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bouissou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2289-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834917v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497287v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cornet-Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine bouissou-b&#233;navail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03242019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>