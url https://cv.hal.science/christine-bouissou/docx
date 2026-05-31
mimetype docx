--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christine bouissou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2289-4637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un film-documentaire : regard analytique sur des subjectivités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de résonances, déployer l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des raisons de l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès de l’âge adulte à travers une expérience pré-professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue en 3 D de l'AGEFA PME. Les jeunes d'aujourd'hui les entreprises de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner les sciences aujourd'hui, n°3, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en géographie : qu’en font les enseignants et les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXIVITÉ ET PRATIQUES DE FORMATION. Regards critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°20, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires professionnels et développement des enseignants en formation. Etude des rapports aux savoirs et des rapports à l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique éducative familiale et construction identitaire de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol 5 ( n°2), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental education and socialisation of the child: internality, valorisation and self-positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol XIII (n°4), pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe(a)nser le collège comme un jardin …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cornet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure développementale, un chemin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ssociation internationale de pédagogie universitaire (Aipu), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations-Mutations des métiers dans l'université : question d'andragogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les compétences universitaires hard-skills et soft-skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de l'autonomie : professionnalités dans l'enseignement supérieur, compétences et usages de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences universitaires Hard skills soft skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies et dissémination du féminin dans la ville : vers de possibles redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.6 Art et Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale, care, gouvernance : ouvrir les boîtes noies et démocratiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme numérique. Valeurs et modèles pour demain ? tome 3 Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS DE SCIENCES HUMAINES ET SOCIALES ET FORMATION PROFESSIONNELLE DES ENSEIGNANTS : ENJEUX, PROBLEMES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur : réflexions, projets et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers quelle intégration théorie-pratique dans la formation de l'enseignant-professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers quelle professionnalisé enseignante en France et au Québec ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Chronique d'une sortie en ville. (La Ville, Les Cahiers d'Adèle n°5 - Adèle & Otto éditeurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">numéro spécial La Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la classe : usages de soi, normes de genre et différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux aînés, au collectif, à l'institution, rapport au travail et à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garçons, filles : des usages différenciés de soi, dans les temps non institués de la classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une séance de géographie à l'école élémentaire : regards didactique et socio-didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et mobilité : le pari de la normativité. A la lumière du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. université Paris Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03242019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> christine bouissou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine-bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0001-2289-4637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’un film-documentaire : regard analytique sur des subjectivités en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études &amp; Pédagogies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/eep.2025.8347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de résonances, déployer l’écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.15562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des raisons de l'autre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès de l’âge adulte à travers une expérience pré-professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue en 3 D de l'AGEFA PME. Les jeunes d'aujourd'hui les entreprises de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner les sciences aujourd'hui, n°3, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les images en géographie : qu’en font les enseignants et les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉFLEXIVITÉ ET PRATIQUES DE FORMATION. Regards critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brau-Antony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°20, pp.113-122. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.020.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires professionnels et développement des enseignants en formation. Etude des rapports aux savoirs et des rapports à l’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Aroq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (1), pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de l'expérience et de l'identité parentales pour l'étude des spécificités des discours des hommes et des discours des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bergonnier-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2 (82), pp.186-201. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cnx.082.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique éducative familiale et construction identitaire de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol 5 ( n°2), pp.43-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental education and socialisation of the child: internality, valorisation and self-positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, vol XIII (n°4), pp.475-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pe(a)nser le collège comme un jardin …</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Cornet-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biennale de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04974157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aventure développementale, un chemin commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble dans l’enseignement supérieur : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ssociation internationale de pédagogie universitaire (Aipu), May 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04133504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations-Mutations des métiers dans l'université : question d'andragogie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les compétences universitaires hard-skills et soft-skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de l'autonomie : professionnalités dans l'enseignement supérieur, compétences et usages de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les compétences universitaires Hard skills soft skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tétouan, Maroc. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies et dissémination du féminin dans la ville : vers de possibles redéfinitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HyperUrbain.6 Art et Ville Post-Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation sociale, care, gouvernance : ouvrir les boîtes noies et démocratiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme numérique. Valeurs et modèles pour demain ? tome 3 Prospective, mutations sociales, économiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-191, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAVOIRS DE SCIENCES HUMAINES ET SOCIALES ET FORMATION PROFESSIONNELLE DES ENSEIGNANTS : ENJEUX, PROBLEMES ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Baillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de pédagogie dans l’enseignement supérieur : réflexions, projets et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01254474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers quelle intégration théorie-pratique dans la formation de l'enseignant-professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers quelle professionnalisé enseignante en France et au Québec ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.81-95, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03454334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.Chronique d'une sortie en ville. (La Ville, Les Cahiers d'Adèle n°5 - Adèle & Otto éditeurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">numéro spécial La Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03500246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un printemps en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christine bouissou-bénavail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la classe : usages de soi, normes de genre et différenciations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00834943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garçons, filles : des usages différenciés de soi, dans les temps non institués de la classe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports aux aînés, au collectif, à l'institution, rapport au travail et à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'une séance de géographie à l'école élémentaire : regards didactique et socio-didactique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuation et mobilité : le pari de la normativité. A la lumière du féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. université Paris Est, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03242019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45191E66"/>
+    <w:nsid w:val="59A7A47C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bouissou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2289-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834917v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497287v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cornet-Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine bouissou-b&#233;navail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03242019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christine-bouissou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-2289-4637" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030383v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/eep.2025.8347" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834917v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497287v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01082434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philippot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aroq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bergonnier-Dupuy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.082.0185" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254449v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tap" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974157v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cornet-Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=christine bouissou-b&#233;navail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03454334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834943v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497284v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497286v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03242019v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>