--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brillant Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de Poédiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « je » dans la poésie pour l'enfance et la jeunesse : le cas des haïkus pour/d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l’épreuve de l’altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médialivres -Médiations de la littérature de jeunesse en médiathèque et au musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Dillaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIRDEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04805544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enfance en poésie » : une collection d’albums de poèmes classique(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ondina - Ondine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.193-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26754/ojs_ondina/ond.202396241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369905v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05542030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t>
               </w:r>
@@ -722,445 +722,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04985665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adapter les calligrammes à un jeune public : un défi pour l’édition et la création contemporaines pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vigueur du haïku dans la poésie pour l’enfance et la jeunesse : adaptation et/ou effets d’une scolarisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 213, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christine Boutevin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche collaborative en Réseau d’Éducation Prioritaire (REP), entre initiatives de terrain et reconfiguration du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières expériences de lecture d’applications littéraires pour la jeunesse sur iPad : le choix de deux enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, https://litmedmod.ca/sites/default/files/pdf/r2-lmm_vol11_boutevin.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles de formateurs/formatrices d’enseignants du secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Ahr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 187-188, http://journals.openedition.org/pratiques/9193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190076v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-02547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction française de la poésie pour l’enfance</w:t>
               </w:r>
@@ -2027,165 +2027,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les grands maîtres du haïku en littérature de jeunesse : enjeux littéraires et éducatifs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le haïku dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international de poésie. Unesco, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Discutons haïkus ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet lecteur parleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Grenoble-Alpes, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04409358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Renouveler le modèle didactique de la récitation pour quoi faire ? 10 ans de recherche des didacticiens de la littérature »</w:t>
               </w:r>
@@ -2608,51 +2608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’écoute des poèmes : enseigner des lectures créatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brillant Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2758,51 +2758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être et devenir lecteur(s) de poèmes : de la poésie patrimoniale au numérique / ouvrage coordonné par Nathalie Brillant Rannou, Christine Boutevin et Magali Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brillant Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,246 +3410,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les fables de l’école : les choix des anthologistes aux XXe et XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Louichon; M.-F. Bishop; C. Ronveaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fables à l’école. Un genre patrimonial européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.45-57, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité personnelle et construction professionnelle : quelle réalité dans un carnet de lecture de poèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans J.-F. Massol (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet lecteur-scripteur. Variété des dispositifs, diversité des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, pp.171-182, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions verbales et lecture subjective : échanges en formation autour de « Zoo », un poème de Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Brillant Rannou, C. Boutevin et M. Brunel (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être et devenir lecteur(s) de poèmes. De la poésie patrimoniale au numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Namur, pp.253-272, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384791v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04384636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation/contextualisation du poème de Paul Eluard, « Liberté » Etude comparée de deux poèmes-albums pour la jeunesse</w:t>
               </w:r>
@@ -3702,173 +3702,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le poème et son illustration dans le recueil contemporain pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Connan-Pintado et G. Béhotéguy (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature de jeunesse au présent. Genres littéraires en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.187-202, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Siméon, un poète engagé pour la jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Bouneau et J.-P. Callède (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de l’engagement des jeunes : continuités et ruptures dans les constructions générationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.63-76, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384832v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04407276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Féminin/masculin dans deux recueils poétiques pour la jeunesse de David Dumortier</w:t>
               </w:r>
@@ -4199,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190016v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190114v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Principalli Patricia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard-Principali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ch&#226;teaureynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02421117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409332v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossi Magali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gennai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanvillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voir_montrer_la_guerre_aujourd_hui_2_visee_s_caroline_blanvillain_christine_boutevin-9782343185910-64776.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02503127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384832v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396241" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Principalli Patricia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard-Principali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ch&#226;teaureynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02421117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossi Magali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gennai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanvillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voir_montrer_la_guerre_aujourd_hui_2_visee_s_caroline_blanvillain_christine_boutevin-9782343185910-64776.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02503127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>