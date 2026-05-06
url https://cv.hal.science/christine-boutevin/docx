--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -182,191 +182,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médialivres -Médiations de la littérature de jeunesse en médiathèque et au musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Dillaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIRDEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04805544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « je » dans la poésie pour l'enfance et la jeunesse : le cas des haïkus pour/d’enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les lectures identificatrices à l’épreuve de l’altérité des poèmes. Quelles identifications dans la lecture de poèmes, du XIXe au XXIe siècle ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369882v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04805544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enfance en poésie » : une collection d’albums de poèmes classique(s) ?</w:t>
               </w:r>
@@ -424,50 +424,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.89-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.5427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04363594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -489,1257 +593,1153 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, https://doi.org/10.4000/reperes.5427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de jeunes commentateurs. Propositions méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Boutevin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 66, pp.89-106. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04985665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter les calligrammes à un jeune public : un défi pour l’édition et la création contemporaines pour la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigueur du haïku dans la poésie pour l’enfance et la jeunesse : adaptation et/ou effets d’une scolarisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.31-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche collaborative en Réseau d’Éducation Prioritaire (REP), entre initiatives de terrain et reconfiguration du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Torterat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Boutevin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Sylvie Claude</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premières expériences de lecture d’applications littéraires pour la jeunesse sur iPad : le choix de deux enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, https://litmedmod.ca/sites/default/files/pdf/r2-lmm_vol11_boutevin.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles de formateurs/formatrices d’enseignants du secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Ahr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187-188, http://journals.openedition.org/pratiques/9193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction française de la poésie pour l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une artiste, chanteuse et poète dans la classe maternelle : pour quels rôles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 206, https://doi.org/10.3917/lfa.206.0081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lecture d’un poème de « valeur » en CM1-CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard-Principalli Patricia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2018, 58, https://doi.org/10.4000/reperes.1756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Christine Boutevin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages scolaires du «Roi grenouille»: le cas des manuels scolaires de l'école et du collège (1995-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Richard-Principali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loxias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les nouvelles tendances de la création calligrammatique, 72</w:t>
+              <w:t xml:space="preserve">Ondina - Ondine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.198 - 215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christine Boutevin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Insularités d’hier et d’aujourd’hui. Réflexion sur les archipels identitaires de la mondialisation. (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Châteaureynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dupeyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.31-40</w:t>
+              <w:t xml:space="preserve">Klesis - Revue philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Torterat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lecture analytique à la fin du collège : un exercice de lecture littéraire ? Points de vue d’enseignants, regards d’élèves »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7984⟩</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’exercice de français au primaire et au collège, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...128 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres de poèmes illustrés : production littéraire et lecture de quelques maitres en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 187-188, http://journals.openedition.org/pratiques/9193</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 175-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.3596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810846v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-02421117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étranges, étrangers&amp;quot;, la figure de l’exilé dans la poésie à destination des enfants et la question des valeurs</w:t>
               </w:r>
@@ -2027,234 +2027,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Renouveler le modèle didactique de la récitation pour quoi faire ? 10 ans de recherche des didacticiens de la littérature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles en didactique du français et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Mar 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Discutons haïkus ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sujet lecteur parleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble-Alpes, Dec 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les grands maîtres du haïku en littérature de jeunesse : enjeux littéraires et éducatifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le haïku dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre international de poésie. Unesco, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409358v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04409379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le haïku pour l’enfance et la jeunesse, histoire d’une forme et de ses multiples adaptations »</w:t>
               </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brillant Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2018, Théocrit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3175,51 +3175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Films d'animation et poèmes de guerre de Guillaume Apollinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir/ Montrer la guerre aujourd'hui, 1. Vision(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3483,173 +3483,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactions verbales et lecture subjective : échanges en formation autour de « Zoo », un poème de Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Brillant Rannou, C. Boutevin et M. Brunel (coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être et devenir lecteur(s) de poèmes. De la poésie patrimoniale au numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.253-272, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité personnelle et construction professionnelle : quelle réalité dans un carnet de lecture de poèmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boutevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dans J.-F. Massol (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet lecteur-scripteur. Variété des dispositifs, diversité des élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA éditions, pp.171-182, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210412v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04384791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation/contextualisation du poème de Paul Eluard, « Liberté » Etude comparée de deux poèmes-albums pour la jeunesse</w:t>
               </w:r>
@@ -4199,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369882v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396241" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Principalli Patricia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard-Principali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810846v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ch&#226;teaureynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02421117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1197" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossi Magali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gennai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanvillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voir_montrer_la_guerre_aujourd_hui_2_visee_s_caroline_blanvillain_christine_boutevin-9782343185910-64776.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02503127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brillant Rannou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boutevin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805544v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Sandri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369882v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_ondina/ond.202396241" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04363594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie Claude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5427" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985665v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02547083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Torterat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7984" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8V9G21V8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190076v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Ahr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191413v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard-Principalli Patricia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Richard-Principali" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383127v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ch&#226;teaureynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02421117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Plissonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01810846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3596" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201264v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201268v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bossi Magali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laroque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187776v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gennai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04181922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanvillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-voir_montrer_la_guerre_aujourd_hui_2_visee_s_caroline_blanvillain_christine_boutevin-9782343185910-64776.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01589261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206612v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207837v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206618v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02503127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113411" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01379499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENL023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>